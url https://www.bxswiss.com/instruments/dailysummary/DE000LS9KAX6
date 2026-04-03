--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e38a6e93d944e45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43d9b3596424bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4e32392badd43b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbb06e5fcc34a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45ffe5d58ab14ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4e32392badd43b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd0e0ef443f4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbb06e5fcc34a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashisKing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,539</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>