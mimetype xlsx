--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re43d9b3596424bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8043e562b04a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dbb06e5fcc34a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c12c88ec1b4471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bd0e0ef443f4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dbb06e5fcc34a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5638319392f4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c12c88ec1b4471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashisKing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,908</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>354,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>