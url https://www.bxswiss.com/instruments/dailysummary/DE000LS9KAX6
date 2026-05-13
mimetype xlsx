--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8043e562b04a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adc82687388464a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c12c88ec1b4471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafa98cb59f24b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5638319392f4d48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c12c88ec1b4471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d7bf413bd04647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafa98cb59f24b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashisKing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>346,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>349,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>371,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,363</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>