--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adc82687388464a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b9220e6b5b4eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdafa98cb59f24b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144d3fdcb47140a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60d7bf413bd04647" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdafa98cb59f24b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R918da54a06eb4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144d3fdcb47140a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashisKing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>413,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>