--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97b9220e6b5b4eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafaa25f4c184a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R144d3fdcb47140a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e611c567567420d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R918da54a06eb4731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R144d3fdcb47140a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676f177a2cbd4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e611c567567420d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashisKing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>399,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>404,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -663,50 +285,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>408,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>406,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>