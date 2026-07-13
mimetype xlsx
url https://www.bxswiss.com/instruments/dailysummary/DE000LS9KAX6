--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafaa25f4c184a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c3478202eb4676" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e611c567567420d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88b1c07b7fc4288"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R676f177a2cbd4bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e611c567567420d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39756a5ba19c4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88b1c07b7fc4288" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashisKing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>407,961</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>