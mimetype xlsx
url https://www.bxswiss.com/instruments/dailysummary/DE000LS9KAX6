--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0c3478202eb4676" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fca2e307824c86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88b1c07b7fc4288"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43d45e8437d43b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39756a5ba19c4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88b1c07b7fc4288" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R528575979ece4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43d45e8437d43b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashisKing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>