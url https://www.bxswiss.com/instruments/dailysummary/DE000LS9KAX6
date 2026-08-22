--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fca2e307824c86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e1b4a2fb58b4762" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43d45e8437d43b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a986067fd54813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R528575979ece4040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43d45e8437d43b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R515e031166714d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a986067fd54813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CashisKing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KAX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,148 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -304,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>