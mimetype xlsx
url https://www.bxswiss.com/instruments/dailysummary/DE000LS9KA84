--- v12 (2026-08-30)
+++ v13 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50393de81685436e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10220c10e17d4aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed4b2cb4be24957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb4895671eb4fe7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291ce1bd28dd409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed4b2cb4be24957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3686ef8be5845f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb4895671eb4fe7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>