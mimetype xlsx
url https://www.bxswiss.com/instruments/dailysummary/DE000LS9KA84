--- v13 (2026-09-20)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10220c10e17d4aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61aa0cc794b94613" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cb4895671eb4fe7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68997626ef040a2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3686ef8be5845f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cb4895671eb4fe7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4d51d3d51a46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68997626ef040a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,574</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>