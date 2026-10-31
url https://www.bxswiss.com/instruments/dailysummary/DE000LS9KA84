--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61aa0cc794b94613" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbfc0154105d4380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc68997626ef040a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08035a7bbdd3478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc4d51d3d51a46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc68997626ef040a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3893ddf48d84179" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08035a7bbdd3478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>