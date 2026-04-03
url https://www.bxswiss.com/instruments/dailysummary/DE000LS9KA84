--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbabb3278407f428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a4f5c484fa4a07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f08ea809bb243ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd491cef15074057"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb2011243aa94169" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f08ea809bb243ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72690f3744b44032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd491cef15074057" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>