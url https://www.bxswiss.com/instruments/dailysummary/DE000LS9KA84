--- v6 (2026-04-03)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6a4f5c484fa4a07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a517e2bf1104404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd491cef15074057"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f01b57748b492b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72690f3744b44032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd491cef15074057" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c64c6a146d41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f01b57748b492b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>