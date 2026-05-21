--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a517e2bf1104404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322dee4bc8a44478" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74f01b57748b492b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21278b774abd4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8c64c6a146d41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74f01b57748b492b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062de8ddc84641f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21278b774abd4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>