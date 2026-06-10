--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R322dee4bc8a44478" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b85b803dfee4101" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21278b774abd4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d62827d12e4d36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R062de8ddc84641f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21278b774abd4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d96572fa3c741b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d62827d12e4d36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,667</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>