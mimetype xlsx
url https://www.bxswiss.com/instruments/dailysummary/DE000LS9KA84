--- v9 (2026-06-10)
+++ v10 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b85b803dfee4101" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157755fa05f64bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1d62827d12e4d36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2fcad54fa84d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d96572fa3c741b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1d62827d12e4d36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b735cd00e14e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2fcad54fa84d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,727</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>