--- v10 (2026-06-30)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R157755fa05f64bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4dab6c66eb46d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa2fcad54fa84d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa7d18795a948ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b735cd00e14e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa2fcad54fa84d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7cc602c47b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa7d18795a948ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>