--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4dab6c66eb46d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50393de81685436e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0aa7d18795a948ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ed4b2cb4be24957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a7cc602c47b4ee3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0aa7d18795a948ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R291ce1bd28dd409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ed4b2cb4be24957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Toms All-in</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA84</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...431 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,009</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>188,901</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>