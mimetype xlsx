--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88a8c8e81b1b4bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7699945abfab4785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca23ec3d8bf4ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7576c4a60e4b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5931331d2f040ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca23ec3d8bf4ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553dad7d56d24fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7576c4a60e4b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>