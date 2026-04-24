--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7699945abfab4785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9462e36f3898448d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f7576c4a60e4b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc336a660f8349b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R553dad7d56d24fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f7576c4a60e4b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8d754f395f4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc336a660f8349b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>