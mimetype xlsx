--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9462e36f3898448d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57c2f034ad54770" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc336a660f8349b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df0a2fecbb643ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b8d754f395f4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc336a660f8349b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5133307f294c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df0a2fecbb643ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>223,126</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>220,940</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>228,746</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,114</x:t>
         </x:is>
       </x:c>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>