--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra57c2f034ad54770" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4774a4fb1f3486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5df0a2fecbb643ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdcf7246e7644cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b5133307f294c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5df0a2fecbb643ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46cf0a7a8dbc4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdcf7246e7644cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>232,397</x:t>
-[...246 lines deleted...]
-        <x:is>
           <x:t>228,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,668</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,044</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>