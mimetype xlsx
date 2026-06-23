--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4774a4fb1f3486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabe6da2eb944361" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdcf7246e7644cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428792496e404080"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46cf0a7a8dbc4e44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdcf7246e7644cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db94cc4b8994c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428792496e404080" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>