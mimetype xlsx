--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcabe6da2eb944361" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b87dc17a9bc4057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428792496e404080"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73478a6adc348a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8db94cc4b8994c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428792496e404080" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38de3ce3a89b4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73478a6adc348a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>