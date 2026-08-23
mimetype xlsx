--- v11 (2026-07-13)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b87dc17a9bc4057" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97e7708e78b4c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73478a6adc348a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da1f60af55245ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38de3ce3a89b4d70" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73478a6adc348a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82bee1aaf864b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da1f60af55245ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>212,049</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>