--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97e7708e78b4c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b47a58a9f841e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da1f60af55245ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b8149ad86945f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc82bee1aaf864b7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da1f60af55245ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883f23669c854039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b8149ad86945f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,568</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>