--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56b47a58a9f841e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53337854a6cc4585" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68b8149ad86945f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re262c44ebf1a4a41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R883f23669c854039" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68b8149ad86945f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f1cc0fc8ff4016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re262c44ebf1a4a41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>216,318</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>215,568</x:t>
-[...389 lines deleted...]
-          <x:t>217,773</x:t>
+          <x:t>217,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>213,091</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>218,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,076</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,742</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>