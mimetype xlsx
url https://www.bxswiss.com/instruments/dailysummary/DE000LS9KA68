--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53337854a6cc4585" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra26f99ce878d459e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re262c44ebf1a4a41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a9d584ac8734f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30f1cc0fc8ff4016" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re262c44ebf1a4a41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R481b68270edc46ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a9d584ac8734f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Profiteure des Batteriebooms</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA68</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,885</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>