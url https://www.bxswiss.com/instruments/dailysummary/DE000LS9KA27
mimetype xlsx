--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e52bf234cb440d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e75ab79eeda411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f86eb4bb724d15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R896a6a0cbe9c4694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re862fc0986c24ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f86eb4bb724d15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430203088828422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R896a6a0cbe9c4694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,028</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>