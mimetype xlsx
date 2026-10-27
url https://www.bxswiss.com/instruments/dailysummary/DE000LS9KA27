--- v14 (2026-10-05)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e75ab79eeda411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07e788b0689e4754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R896a6a0cbe9c4694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26912426e93e447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430203088828422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R896a6a0cbe9c4694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1a31c07a3214a47" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26912426e93e447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>