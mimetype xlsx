--- v5 (2026-03-14)
+++ v6 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R319d2e6326144fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92238b2249e4056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5da4e6f935d64afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91cd37f6ea544be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cce46d58ed44e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5da4e6f935d64afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18cd840f8944fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91cd37f6ea544be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>