--- v6 (2026-04-06)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra92238b2249e4056" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971ce6ba594a47df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91cd37f6ea544be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687095ce28454974"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re18cd840f8944fd7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91cd37f6ea544be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb08fdb79e845d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687095ce28454974" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>47,117</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,815</x:t>
-[...43 lines deleted...]
-          <x:t>47,803</x:t>
+          <x:t>47,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,931</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,685</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>