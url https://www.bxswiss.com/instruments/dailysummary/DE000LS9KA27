--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R971ce6ba594a47df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf07a09c82e746f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R687095ce28454974"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6360f1e7d0e48ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb08fdb79e845d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R687095ce28454974" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4074f366dc4d4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6360f1e7d0e48ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>