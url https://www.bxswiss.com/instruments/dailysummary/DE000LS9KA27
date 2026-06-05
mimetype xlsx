--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf07a09c82e746f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd80200fcd5d44fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6360f1e7d0e48ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae63c6ecdd84705"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4074f366dc4d4b76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6360f1e7d0e48ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc742b5386bec460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae63c6ecdd84705" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>