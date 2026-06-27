--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd80200fcd5d44fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e2b8f7c2dd49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ae63c6ecdd84705"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580b819dbd7948e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc742b5386bec460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ae63c6ecdd84705" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6135d2f725244f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580b819dbd7948e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>