--- v10 (2026-06-27)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1e2b8f7c2dd49d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0554635d1c4dae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R580b819dbd7948e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f4d2e80f854413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6135d2f725244f5c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R580b819dbd7948e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612c007a559f4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f4d2e80f854413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>63,744</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,893</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>60,230</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>