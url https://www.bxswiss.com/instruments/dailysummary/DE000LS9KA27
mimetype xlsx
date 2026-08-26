--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d0554635d1c4dae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8fb1a3f577454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26f4d2e80f854413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6676f5ef7f4b4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R612c007a559f4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26f4d2e80f854413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f01e041b5f4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6676f5ef7f4b4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>