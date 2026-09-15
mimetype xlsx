--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e8fb1a3f577454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e52bf234cb440d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f6676f5ef7f4b4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6f86eb4bb724d15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07f01e041b5f4da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f6676f5ef7f4b4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re862fc0986c24ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6f86eb4bb724d15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Small-Cap-Werte Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA27</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>