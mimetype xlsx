--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec47bcec4f4544b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80f553c5ac94d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c89d827906f40f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea006f5d41c14fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27279b70e60c4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c89d827906f40f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb483574af304cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea006f5d41c14fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,823</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>