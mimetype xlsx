--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re80f553c5ac94d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a460bd9568419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea006f5d41c14fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd109f9373f480c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb483574af304cc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea006f5d41c14fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe295bf8e348466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd109f9373f480c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>97,757</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,475</x:t>
-[...490 lines deleted...]
-          <x:t>97,376</x:t>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>