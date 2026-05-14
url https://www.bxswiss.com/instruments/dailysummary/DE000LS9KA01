--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a460bd9568419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d72f83d9a64ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fd109f9373f480c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0393a45a4d1e4bf7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe295bf8e348466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fd109f9373f480c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c258e837ce54e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0393a45a4d1e4bf7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>96,495</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>98,085</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>