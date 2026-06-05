--- v8 (2026-05-14)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9d72f83d9a64ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246d045d222e423c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0393a45a4d1e4bf7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77394af482b34f6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c258e837ce54e41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0393a45a4d1e4bf7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77519f97d71544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77394af482b34f6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,336</x:t>
-[...549 lines deleted...]
-          <x:t>97,788</x:t>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,504</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>