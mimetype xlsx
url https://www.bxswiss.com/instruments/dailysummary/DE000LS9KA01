--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246d045d222e423c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec021f81af64f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77394af482b34f6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8acb37b2d7941d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77519f97d71544e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77394af482b34f6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2fd42c03bb64756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8acb37b2d7941d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>