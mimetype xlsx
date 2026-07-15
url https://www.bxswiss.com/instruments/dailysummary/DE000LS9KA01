--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ec021f81af64f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d869c6c798049f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8acb37b2d7941d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d124e925c3456c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2fd42c03bb64756" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8acb37b2d7941d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78799f9949cd46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d124e925c3456c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>