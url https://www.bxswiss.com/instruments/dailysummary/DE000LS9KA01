--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d869c6c798049f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73a68228acf435a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41d124e925c3456c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984b3d3dcb9f4727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78799f9949cd46cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41d124e925c3456c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e3adfe081b4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984b3d3dcb9f4727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>100,274</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>