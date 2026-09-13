--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd73a68228acf435a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4059b2bd403d4813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984b3d3dcb9f4727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7719fed0f494148"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65e3adfe081b4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984b3d3dcb9f4727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fd28ac6dc14155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7719fed0f494148" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>102,773</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...559 lines deleted...]
-          <x:t>102,890</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>