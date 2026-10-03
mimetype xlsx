--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4059b2bd403d4813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d281b4c5b44e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7719fed0f494148"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3253bc03f940bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fd28ac6dc14155" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7719fed0f494148" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd601e2591d4f4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3253bc03f940bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>102,985</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...208 lines deleted...]
-          <x:t>102,262</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>