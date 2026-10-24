--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42d281b4c5b44e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a95e86bd8e9452f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3253bc03f940bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522b6943318d47f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd601e2591d4f4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3253bc03f940bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c580b06946343fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522b6943318d47f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann Large Cap Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9KA01</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,658</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>