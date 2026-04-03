--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4240690725354179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a129b739d5a4f9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd63ca0966c044b08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca83dfe356fb4132"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bbd3ce7c9eb4076" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd63ca0966c044b08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf0340b43bc48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca83dfe356fb4132" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>307,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,947</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>