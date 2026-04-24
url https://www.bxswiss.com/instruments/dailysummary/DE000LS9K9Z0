--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a129b739d5a4f9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22e59b896b64407" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca83dfe356fb4132"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0edb21c4b9394293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redf0340b43bc48de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca83dfe356fb4132" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4e8cf2334e4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0edb21c4b9394293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>298,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>