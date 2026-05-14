--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb22e59b896b64407" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc39b1633f04fc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0edb21c4b9394293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5bbd8aebbb4127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e4e8cf2334e4b27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0edb21c4b9394293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dddd5820a334436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5bbd8aebbb4127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>314,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>313,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>334,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>