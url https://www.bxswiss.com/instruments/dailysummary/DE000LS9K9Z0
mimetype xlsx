--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7bc39b1633f04fc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff02184e0b16424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb5bbd8aebbb4127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c740efbea54319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9dddd5820a334436" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb5bbd8aebbb4127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra427a3d68f8a4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c740efbea54319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>351,077</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>