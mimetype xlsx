--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff02184e0b16424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f2c26b3eec496a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73c740efbea54319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37949dc9dce41cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra427a3d68f8a4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73c740efbea54319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433e206dfd6d4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37949dc9dce41cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>330,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>324,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>