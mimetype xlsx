--- v10 (2026-07-14)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f2c26b3eec496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa33f8b828f240bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd37949dc9dce41cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776324a6ee994dd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R433e206dfd6d4613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd37949dc9dce41cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac978de43e94973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776324a6ee994dd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>344,314</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>