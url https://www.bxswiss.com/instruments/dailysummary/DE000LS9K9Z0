--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa33f8b828f240bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5bf3f007284120" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R776324a6ee994dd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5fcf8b0627421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbac978de43e94973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R776324a6ee994dd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e4eb1f35694a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5fcf8b0627421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,553</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>