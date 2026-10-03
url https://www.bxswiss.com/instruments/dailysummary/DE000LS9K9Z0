--- v12 (2026-09-12)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c5bf3f007284120" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359910d241934b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5fcf8b0627421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6506f916602e4d47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e4eb1f35694a7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5fcf8b0627421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2b2addcaba4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6506f916602e4d47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>357,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>