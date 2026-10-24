--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R359910d241934b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d0ff5da1e10426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6506f916602e4d47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99ea4b56750f4b2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2b2addcaba4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6506f916602e4d47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37532a438c1e4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99ea4b56750f4b2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Relative Stärke und Trendfolge</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Z0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>381,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>373,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>