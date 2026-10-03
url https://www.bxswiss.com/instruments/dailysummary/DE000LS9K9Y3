--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ff58c592a44445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476e6784d90d4d45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79a4727770845c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2559bff69eea4aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ae2056c8f24c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79a4727770845c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2921f73f90b44a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2559bff69eea4aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>114,607</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,547</x:t>
-[...183 lines deleted...]
-          <x:t>114,933</x:t>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,837</x:t>
-[...350 lines deleted...]
-          <x:t>114,275</x:t>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>