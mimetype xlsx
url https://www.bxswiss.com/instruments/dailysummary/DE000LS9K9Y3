--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R476e6784d90d4d45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34b85c73e258470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2559bff69eea4aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde798ece5e814e71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2921f73f90b44a37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2559bff69eea4aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbf8430bd584bce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde798ece5e814e71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,225</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>