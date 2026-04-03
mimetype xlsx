--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29fef32946d5464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60178f33445d4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0a6ca3742554546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3bdee83c034077"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4b2ccafd8ea4fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0a6ca3742554546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83fe30c5a014ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3bdee83c034077" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,899</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,306</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>