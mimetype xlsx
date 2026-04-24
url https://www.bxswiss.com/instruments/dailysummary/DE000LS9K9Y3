--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60178f33445d4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b2fcf23da047d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c3bdee83c034077"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3684502b3d07496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83fe30c5a014ab7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c3bdee83c034077" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99fd88b4d744ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3684502b3d07496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,477</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>