--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68b2fcf23da047d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fbee9d96424ac5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3684502b3d07496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56857e8d0d9c48b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99fd88b4d744ffe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3684502b3d07496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396086fa5aaf43e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56857e8d0d9c48b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,220</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>110,486</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>