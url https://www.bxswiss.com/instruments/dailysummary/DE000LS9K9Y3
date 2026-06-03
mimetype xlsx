--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04fbee9d96424ac5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c3bd66fa946e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56857e8d0d9c48b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1557aece298f444b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R396086fa5aaf43e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56857e8d0d9c48b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0daa4ce913054629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1557aece298f444b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>