--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re66c3bd66fa946e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5a170172e1451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1557aece298f444b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b2db16f68c4d1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0daa4ce913054629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1557aece298f444b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0d11a580474ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b2db16f68c4d1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>