--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c5a170172e1451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c674bb42d6942e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4b2db16f68c4d1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31755965dc134030"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0d11a580474ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4b2db16f68c4d1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aac36050ef04845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31755965dc134030" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>