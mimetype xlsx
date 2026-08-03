--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c674bb42d6942e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbda2ffd83b4e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31755965dc134030"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccb0ace0d5b4b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aac36050ef04845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31755965dc134030" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf1ece20cb74889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccb0ace0d5b4b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>