--- v11 (2026-08-03)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbbda2ffd83b4e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a87fcd71e64eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ccb0ace0d5b4b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61f7ac0509741b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaf1ece20cb74889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ccb0ace0d5b4b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb00a3f584643b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61f7ac0509741b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>