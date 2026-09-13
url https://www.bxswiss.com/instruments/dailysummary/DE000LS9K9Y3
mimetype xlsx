--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09a87fcd71e64eff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08ff58c592a44445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc61f7ac0509741b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb79a4727770845c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racb00a3f584643b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc61f7ac0509741b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ae2056c8f24c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb79a4727770845c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WIF - Dividenden Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Y3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>115,446</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,945</x:t>
-[...151 lines deleted...]
-          <x:t>114,990</x:t>
+          <x:t>115,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>114,666</x:t>
-[...242 lines deleted...]
-          <x:t>113,983</x:t>
+          <x:t>113,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>