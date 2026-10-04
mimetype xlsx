--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a46d0f4a554054" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1529a5b6db94452" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902e3906cdfd4b56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce09d5e6e4d74e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b537088db0642a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902e3906cdfd4b56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6f7c2d2f564900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce09d5e6e4d74e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>