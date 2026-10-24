--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1529a5b6db94452" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d8d6419cebb41af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce09d5e6e4d74e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02b3b1104a3942cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f6f7c2d2f564900" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce09d5e6e4d74e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05218a2874fa4ce3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02b3b1104a3942cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>103,515</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,886</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,069</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,407</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>