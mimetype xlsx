--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6cf6bab847e4268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb4b3a2ba8c49bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ae3cd08a664d56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458ca83e75e34e8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85c8274ce0c4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ae3cd08a664d56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052cf12ebda74352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458ca83e75e34e8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,743</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>