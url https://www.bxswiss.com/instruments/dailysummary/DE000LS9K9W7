--- v5 (2026-04-04)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb4b3a2ba8c49bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9624cc5e3f4c4cd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R458ca83e75e34e8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3c9d4842b240c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052cf12ebda74352" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R458ca83e75e34e8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8011db46992411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3c9d4842b240c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,386</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>