--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9624cc5e3f4c4cd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99aa6cf5d2224b9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3c9d4842b240c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3f33ef91054f10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8011db46992411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3c9d4842b240c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7949bb1ee78146fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3f33ef91054f10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,232</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>