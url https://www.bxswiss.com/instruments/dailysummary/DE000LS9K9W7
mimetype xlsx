--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99aa6cf5d2224b9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ec42dccaf24ed8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e3f33ef91054f10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0be30a32dc94672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7949bb1ee78146fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e3f33ef91054f10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99f0340ccb1447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0be30a32dc94672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>