--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ec42dccaf24ed8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f487c2d23c44582" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0be30a32dc94672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d70d0338b74432"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf99f0340ccb1447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0be30a32dc94672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f3ba1e6dd04b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d70d0338b74432" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>