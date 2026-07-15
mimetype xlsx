--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f487c2d23c44582" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79c1be712444715" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06d70d0338b74432"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6dfb5c381a48a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24f3ba1e6dd04b67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06d70d0338b74432" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8e31996e904fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6dfb5c381a48a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,408</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>