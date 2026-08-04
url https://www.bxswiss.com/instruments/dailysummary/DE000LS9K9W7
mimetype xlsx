--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra79c1be712444715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafaf61fb79294696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e6dfb5c381a48a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c52a80bfd994e28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8e31996e904fcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e6dfb5c381a48a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8e502ea5354dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c52a80bfd994e28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,647</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>