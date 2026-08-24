--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafaf61fb79294696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746b3e6f3f654e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c52a80bfd994e28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf062586f239d443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd8e502ea5354dae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c52a80bfd994e28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc913009dda774506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf062586f239d443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,084</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>