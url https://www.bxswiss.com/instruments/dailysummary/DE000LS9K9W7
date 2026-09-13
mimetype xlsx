--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R746b3e6f3f654e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a46d0f4a554054" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf062586f239d443c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R902e3906cdfd4b56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc913009dda774506" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf062586f239d443c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b537088db0642a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R902e3906cdfd4b56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Valuetrading nach Graham</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9W7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>