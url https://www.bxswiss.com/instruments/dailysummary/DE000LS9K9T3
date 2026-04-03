--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db6b7e90aed494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d04cbf82afa4897" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581cac22445b4231"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525aad2ffb5846c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f527fbf005429d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581cac22445b4231" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f98bef481484df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525aad2ffb5846c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,048</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>