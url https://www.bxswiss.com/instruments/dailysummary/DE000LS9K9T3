--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d04cbf82afa4897" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890a3961d91e4c30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R525aad2ffb5846c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re774322cf05b492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f98bef481484df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R525aad2ffb5846c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc82f73cde048c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re774322cf05b492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>201,634</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...533 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,994</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>