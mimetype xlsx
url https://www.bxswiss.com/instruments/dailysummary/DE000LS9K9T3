--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R890a3961d91e4c30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc34f0e8b656407a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re774322cf05b492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf968d30d21d2402c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fc82f73cde048c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re774322cf05b492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff16f3a62e724f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf968d30d21d2402c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>