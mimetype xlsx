--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc34f0e8b656407a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386e8cbf0eaf45b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf968d30d21d2402c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1279932f72b34909"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff16f3a62e724f4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf968d30d21d2402c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914a76049eb54cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1279932f72b34909" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>