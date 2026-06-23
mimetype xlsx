--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386e8cbf0eaf45b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc426aefb27643f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1279932f72b34909"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2703375b092849af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R914a76049eb54cb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1279932f72b34909" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0eea36be8f94d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2703375b092849af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,631</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>