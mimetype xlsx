--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc426aefb27643f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a1c59574ef445e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2703375b092849af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63257642c1c8496d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0eea36be8f94d50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2703375b092849af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b9e265d2f94f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63257642c1c8496d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>