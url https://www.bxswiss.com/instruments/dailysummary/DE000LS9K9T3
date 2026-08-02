--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5a1c59574ef445e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re406cb69c58640ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63257642c1c8496d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf448d39466e14601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44b9e265d2f94f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63257642c1c8496d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ffa7de280a49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf448d39466e14601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>