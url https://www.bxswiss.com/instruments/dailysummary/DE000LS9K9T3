--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re406cb69c58640ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra891f0c78338472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf448d39466e14601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23c69f306dd4631"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28ffa7de280a49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf448d39466e14601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a8abe0d4ed4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23c69f306dd4631" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>183,468</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,169</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>185,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,016</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,825</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>