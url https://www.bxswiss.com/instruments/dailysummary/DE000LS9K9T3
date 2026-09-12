--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra891f0c78338472a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89229b9cde448be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb23c69f306dd4631"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178560e4e99e4e50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R70a8abe0d4ed4b37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb23c69f306dd4631" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8234155e6f804852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178560e4e99e4e50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,317</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>188,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>186,784</x:t>
-[...139 lines deleted...]
-          <x:t>189,513</x:t>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>