--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89229b9cde448be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f286cfccb349e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R178560e4e99e4e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11400b04d0994519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8234155e6f804852" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R178560e4e99e4e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da8c206cdcf4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11400b04d0994519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>