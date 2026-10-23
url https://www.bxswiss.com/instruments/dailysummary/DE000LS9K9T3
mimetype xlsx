--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f286cfccb349e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc412fc8b7814646" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11400b04d0994519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a2c7267f5f4e0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7da8c206cdcf4331" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11400b04d0994519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e937396793f4394" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a2c7267f5f4e0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CIRCLE 8</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9T3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>