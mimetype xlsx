--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641b9d447fb24543" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b75f7b7d7ee4a22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621cf6ab905e43d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ab0de1162b41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e7d948d80904b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621cf6ab905e43d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9cbb4e151a4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ab0de1162b41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,421</x:t>
-[...48 lines deleted...]
-          <x:t>112,407</x:t>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,347</x:t>
-[...38 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,670</x:t>
-[...414 lines deleted...]
-          <x:t>112,712</x:t>
+          <x:t>112,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>