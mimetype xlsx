--- v12 (2026-09-24)
+++ v13 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b75f7b7d7ee4a22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc220a9a704ec48e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8ab0de1162b41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908fa46fa52b4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9cbb4e151a4999" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8ab0de1162b41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8176e56a67a54c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908fa46fa52b4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,307</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>