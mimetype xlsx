--- v13 (2026-10-14)
+++ v14 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc220a9a704ec48e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re93c5b1c1293472a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R908fa46fa52b4725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15953f8d2d954cdc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8176e56a67a54c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R908fa46fa52b4725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06aca20aa230465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15953f8d2d954cdc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>