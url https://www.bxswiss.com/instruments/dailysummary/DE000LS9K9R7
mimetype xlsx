--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6a12a48cd0c4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d37c479ba794785" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6be659be07df45eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bc637bed734233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf387f785ad7547e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6be659be07df45eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163b8e456015444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bc637bed734233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>110,283</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>109,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>110,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>110,080</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,038</x:t>
-[...409 lines deleted...]
-          <x:t>108,979</x:t>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>