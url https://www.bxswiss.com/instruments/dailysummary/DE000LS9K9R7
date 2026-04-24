--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d37c479ba794785" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2e2048b90a41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80bc637bed734233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63866d22f1164bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163b8e456015444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80bc637bed734233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d793f2ffbd241c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63866d22f1164bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>