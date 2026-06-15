--- v6 (2026-04-24)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a2e2048b90a41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de96adf48444de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63866d22f1164bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb994b03aaa7e4fd7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d793f2ffbd241c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63866d22f1164bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81ab9b52bc745a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb994b03aaa7e4fd7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,321</x:t>
-[...394 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>109,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,961</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>110,583</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>