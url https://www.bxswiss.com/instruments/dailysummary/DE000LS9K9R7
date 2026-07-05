--- v7 (2026-06-15)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3de96adf48444de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69755499a51d474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb994b03aaa7e4fd7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1784e874562b4399"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc81ab9b52bc745a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb994b03aaa7e4fd7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639e6080526b4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1784e874562b4399" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>