--- v8 (2026-07-05)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69755499a51d474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf400a04cd1764073" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1784e874562b4399"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9178ec8ea8b246f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R639e6080526b4c89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1784e874562b4399" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d542f12d1e466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9178ec8ea8b246f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>110,548</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,748</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>111,032</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,791</x:t>
-[...70 lines deleted...]
-          <x:t>111,477</x:t>
+          <x:t>110,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,438</x:t>
-[...38 lines deleted...]
-          <x:t>111,134</x:t>
+          <x:t>110,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,754</x:t>
-[...220 lines deleted...]
-          <x:t>110,550</x:t>
+          <x:t>111,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>