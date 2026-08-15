--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf400a04cd1764073" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15972f5223c461d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9178ec8ea8b246f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4622e544a5d34f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91d542f12d1e466d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9178ec8ea8b246f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e55b10ff5c7412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4622e544a5d34f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,933</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>