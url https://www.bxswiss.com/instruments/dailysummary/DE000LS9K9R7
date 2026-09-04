--- v10 (2026-08-15)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra15972f5223c461d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R641b9d447fb24543" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4622e544a5d34f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R621cf6ab905e43d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e55b10ff5c7412a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4622e544a5d34f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e7d948d80904b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R621cf6ab905e43d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Schweizer Unternehmen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9R7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>