--- v3 (2026-02-21)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74177b6587494515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc828a3b9e0c04299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c6bb0a8cdb4a9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd757a5ee3034a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf10b6ca1d5024862" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c6bb0a8cdb4a9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b80e63b9ad43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd757a5ee3034a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>182,780</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>