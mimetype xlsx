--- v4 (2026-04-04)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc828a3b9e0c04299" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44990cd05404368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd757a5ee3034a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8690d8df50e466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3b80e63b9ad43c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd757a5ee3034a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d633b9ccf14504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8690d8df50e466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>