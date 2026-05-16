--- v5 (2026-04-25)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re44990cd05404368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf713128ca88d4c75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8690d8df50e466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85782ca924a747ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2d633b9ccf14504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8690d8df50e466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1743318fe0e64fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85782ca924a747ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>