--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf713128ca88d4c75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75630a98c749498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85782ca924a747ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedeb13f4b874d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1743318fe0e64fa7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85782ca924a747ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d28e33dcd484d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedeb13f4b874d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,143</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>