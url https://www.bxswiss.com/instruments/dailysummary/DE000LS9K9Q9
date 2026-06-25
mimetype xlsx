--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75630a98c749498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ca482389b44044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcedeb13f4b874d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a96be8dc8941df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d28e33dcd484d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcedeb13f4b874d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737c767f4a564924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a96be8dc8941df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>