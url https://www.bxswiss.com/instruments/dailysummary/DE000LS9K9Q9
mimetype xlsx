--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85ca482389b44044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b46e0c3a3c143e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a96be8dc8941df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62812016f944cdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R737c767f4a564924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a96be8dc8941df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ce7c8563b74359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62812016f944cdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,285</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>