--- v9 (2026-07-15)
+++ v10 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b46e0c3a3c143e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a985f75db2e48ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re62812016f944cdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ba438306934b1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11ce7c8563b74359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re62812016f944cdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ec939c32824455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ba438306934b1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>