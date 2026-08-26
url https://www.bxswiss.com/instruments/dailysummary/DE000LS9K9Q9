--- v10 (2026-08-05)
+++ v11 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a985f75db2e48ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ae15e5dd074c37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21ba438306934b1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec42eae6b904775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48ec939c32824455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21ba438306934b1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30cde0a77a89428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec42eae6b904775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>