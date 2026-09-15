--- v11 (2026-08-26)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5ae15e5dd074c37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90eea6cb2584a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec42eae6b904775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re411697935f84f4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30cde0a77a89428e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec42eae6b904775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706c7ba914d24009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re411697935f84f4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>