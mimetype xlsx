--- v12 (2026-09-15)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb90eea6cb2584a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2681399dd1b84ee9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re411697935f84f4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a59c8db82d4f32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706c7ba914d24009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re411697935f84f4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778b882f7a794e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a59c8db82d4f32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>