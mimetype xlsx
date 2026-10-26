--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2681399dd1b84ee9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9d0e4ca8c8f4c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53a59c8db82d4f32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racb7677211734c52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778b882f7a794e06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53a59c8db82d4f32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cc28e25a9ba4b34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racb7677211734c52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividenden-Strategie-mit Pfiff</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9Q9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,278</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>