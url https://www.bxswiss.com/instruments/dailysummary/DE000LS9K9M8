--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R913c2a67ef864530" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbc8b5ab6bb41d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1348e5bd56b94c13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9df802d407c4db1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901e4c7a75c345b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1348e5bd56b94c13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e90ff041bed42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9df802d407c4db1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,287</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>