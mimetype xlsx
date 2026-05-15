--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcbc8b5ab6bb41d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181dc1e1d6af4a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9df802d407c4db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995244937e374f29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e90ff041bed42ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9df802d407c4db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fa9ed80639499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995244937e374f29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>215,287</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>