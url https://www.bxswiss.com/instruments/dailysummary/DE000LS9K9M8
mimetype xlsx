--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R181dc1e1d6af4a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4057ced76cf648b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R995244937e374f29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca34a24c84e44f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84fa9ed80639499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R995244937e374f29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98061fd034084c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca34a24c84e44f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...149 lines deleted...]
-          <x:t>229,281</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,286</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>232,144</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,297</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>