--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4057ced76cf648b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731c4a6456614693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ca34a24c84e44f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dccd9f291d49e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98061fd034084c6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ca34a24c84e44f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d9086327c8c4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dccd9f291d49e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>