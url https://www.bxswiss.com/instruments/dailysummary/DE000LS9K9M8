--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R731c4a6456614693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5fa9590b09456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dccd9f291d49e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d332b54ea64f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d9086327c8c4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dccd9f291d49e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4ac40bcf0c4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d332b54ea64f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>