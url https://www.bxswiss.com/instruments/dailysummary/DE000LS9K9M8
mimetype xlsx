--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f5fa9590b09456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca8912e545404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12d332b54ea64f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5557f92fa34d00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c4ac40bcf0c4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12d332b54ea64f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc246ba6a695d4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5557f92fa34d00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>249,097</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>