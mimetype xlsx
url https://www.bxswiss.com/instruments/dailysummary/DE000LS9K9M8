--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcaca8912e545404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cca2eef4d24dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa5557f92fa34d00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81dd0cd780ee43d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc246ba6a695d4e09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa5557f92fa34d00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8411bff28d534d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81dd0cd780ee43d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>