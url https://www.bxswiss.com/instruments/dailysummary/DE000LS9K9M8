--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cca2eef4d24dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8baa4424f1934691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81dd0cd780ee43d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ac4909322a4cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8411bff28d534d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81dd0cd780ee43d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119de280bf414aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ac4909322a4cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,699</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>