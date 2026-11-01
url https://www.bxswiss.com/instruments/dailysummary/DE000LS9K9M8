--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8baa4424f1934691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb91301db1d184232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97ac4909322a4cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09f22d3fad744b98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R119de280bf414aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97ac4909322a4cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra487086fa9434df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09f22d3fad744b98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Low P/B Ratio</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9M8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>