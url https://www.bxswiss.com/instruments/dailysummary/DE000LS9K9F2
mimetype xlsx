--- v11 (2026-09-14)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949dd9ba0b624fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167e332af47d459a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cdd24dc89841bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f53841a6d84463"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51111171e434525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cdd24dc89841bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c27875627414816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f53841a6d84463" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...193 lines deleted...]
-          <x:t>176,529</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,405</x:t>
-[...173 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,822</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>07.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>177,100</x:t>
-[...117 lines deleted...]
-          <x:t>176,822</x:t>
+          <x:t>175,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>