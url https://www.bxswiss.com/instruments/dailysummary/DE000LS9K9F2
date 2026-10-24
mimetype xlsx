--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R167e332af47d459a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5adefc535a8443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0f53841a6d84463"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2060d4c9f2e84a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c27875627414816" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0f53841a6d84463" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac752edd70fd4259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2060d4c9f2e84a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,317</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>