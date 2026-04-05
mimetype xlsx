--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb571e22531ad46cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4e067593824a82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re94dcc3cbee1439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce036a7d5ccc42d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4911b5a3e7249a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re94dcc3cbee1439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf38f3c49af947c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce036a7d5ccc42d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>168,543</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,011</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>