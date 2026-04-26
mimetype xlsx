--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b4e067593824a82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e769154bb9429b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce036a7d5ccc42d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3182ab5d294738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf38f3c49af947c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce036a7d5ccc42d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf138f1896084102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3182ab5d294738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,065</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>