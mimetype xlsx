--- v5 (2026-04-26)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e769154bb9429b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b24591113b147da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b3182ab5d294738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17851f5c32814a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf138f1896084102" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b3182ab5d294738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad21354c075340c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17851f5c32814a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>170,757</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>