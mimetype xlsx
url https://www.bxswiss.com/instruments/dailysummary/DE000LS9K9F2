--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b24591113b147da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dea3c5b6864755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17851f5c32814a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c47dfb9d501495f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad21354c075340c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17851f5c32814a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8599c9554f1c4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c47dfb9d501495f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...392 lines deleted...]
-          <x:t>167,338</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,584</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>167,616</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>