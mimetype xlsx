--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25dea3c5b6864755" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f04e8ac24104401" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c47dfb9d501495f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a8784bc3e54e10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8599c9554f1c4287" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c47dfb9d501495f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0da23b6a17f4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a8784bc3e54e10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>