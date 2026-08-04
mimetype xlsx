--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f04e8ac24104401" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491ac9059173420d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5a8784bc3e54e10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3839f34c83d343bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0da23b6a17f4111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5a8784bc3e54e10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a3ad0ede91409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3839f34c83d343bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,927</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>