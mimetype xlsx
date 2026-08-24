--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R491ac9059173420d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a10cf0961074404" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3839f34c83d343bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra468a062117c4b69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42a3ad0ede91409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3839f34c83d343bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e61b6e2abe84465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra468a062117c4b69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>