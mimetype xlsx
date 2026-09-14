--- v10 (2026-08-24)
+++ v11 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a10cf0961074404" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R949dd9ba0b624fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra468a062117c4b69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7cdd24dc89841bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e61b6e2abe84465" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra468a062117c4b69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf51111171e434525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7cdd24dc89841bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>growthvalue</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9F2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>177,808</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...472 lines deleted...]
-          <x:t>176,529</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,405</x:t>
-[...4 lines deleted...]
-          <x:t>176,888</x:t>
+          <x:t>175,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>