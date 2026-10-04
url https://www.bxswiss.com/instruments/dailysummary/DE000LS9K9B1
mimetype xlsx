--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57e5e48ddec4366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e53301c7e0e4ade" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98ebb3a46b34e75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b1c7199e4242de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77afa117d9824c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98ebb3a46b34e75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbc10bdd93b41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b1c7199e4242de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,328 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...276 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -637,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>