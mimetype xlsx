--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e53301c7e0e4ade" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf604431f92a34f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09b1c7199e4242de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb65135a50c4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfbc10bdd93b41e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09b1c7199e4242de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a53682182264db7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb65135a50c4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,318</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>