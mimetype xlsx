--- v4 (2026-01-10)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6957a3dbc24610" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4db619bfd34c29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d33e6f4da254edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b14096e7b842cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8120526f5b64acc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d33e6f4da254edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb976ce795dcf4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b14096e7b842cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,491 +149,653 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...458 lines deleted...]
-          <x:t>153,331</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>