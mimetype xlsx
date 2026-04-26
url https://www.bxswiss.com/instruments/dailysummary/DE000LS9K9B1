--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c4db619bfd34c29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c20c819b1134c90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92b14096e7b842cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf426f3529bd4fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb976ce795dcf4b94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92b14096e7b842cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8e950b671f4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf426f3529bd4fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,489 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...437 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>