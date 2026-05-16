--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c20c819b1134c90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc763cd3a36bd4076" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf426f3529bd4fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb1d5a562484bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8e950b671f4083" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf426f3529bd4fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d624289f532405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb1d5a562484bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>