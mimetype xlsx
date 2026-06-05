--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc763cd3a36bd4076" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c86ea7afd340e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb1d5a562484bc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03efa081684842bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d624289f532405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb1d5a562484bc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f37522f335a47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03efa081684842bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,654</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>