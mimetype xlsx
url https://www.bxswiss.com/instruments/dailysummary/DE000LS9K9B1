--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28c86ea7afd340e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf751ed38d0954985" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03efa081684842bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbca60db5a04f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f37522f335a47ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03efa081684842bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d4c360fc484ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbca60db5a04f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>