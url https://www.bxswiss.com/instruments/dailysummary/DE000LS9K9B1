--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf751ed38d0954985" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902ad1fb5b5e4ab4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radbca60db5a04f53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070ce2f1f5a94a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13d4c360fc484ebe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radbca60db5a04f53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc516385eb3ff432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070ce2f1f5a94a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,562</x:t>
@@ -737,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>