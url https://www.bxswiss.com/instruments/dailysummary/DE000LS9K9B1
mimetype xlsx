--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902ad1fb5b5e4ab4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f13e42cd0a460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R070ce2f1f5a94a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f92aaa87554147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc516385eb3ff432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R070ce2f1f5a94a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c7f039b7754887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f92aaa87554147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,388 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...336 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -697,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>