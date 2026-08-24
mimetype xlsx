--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60f13e42cd0a460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be510255aa44f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f92aaa87554147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae78ccfea44a484f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R11c7f039b7754887" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f92aaa87554147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0904812a81c4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae78ccfea44a484f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,517</x:t>
@@ -710,31 +285,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>