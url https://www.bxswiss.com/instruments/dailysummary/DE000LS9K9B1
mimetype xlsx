--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be510255aa44f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb57e5e48ddec4366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae78ccfea44a484f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98ebb3a46b34e75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0904812a81c4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae78ccfea44a484f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77afa117d9824c55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98ebb3a46b34e75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bilanzqualität</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9B1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,539 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,364</x:t>
@@ -690,31 +232,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>