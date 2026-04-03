--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc153c97ae2cd418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfc098ea761439c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06d9ff310454f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef6ebcc8fbd40b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recec346b53354581" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06d9ff310454f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde5f542228d4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef6ebcc8fbd40b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>