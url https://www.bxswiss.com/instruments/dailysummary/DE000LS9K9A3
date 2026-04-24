--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bfc098ea761439c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef2458952dc41f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef6ebcc8fbd40b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d35d57d2c24c8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde5f542228d4ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef6ebcc8fbd40b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814869c7594049d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d35d57d2c24c8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,964</x:t>
-[...70 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>126,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,966</x:t>
-[...413 lines deleted...]
-        <x:is>
           <x:t>126,184</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,494</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>