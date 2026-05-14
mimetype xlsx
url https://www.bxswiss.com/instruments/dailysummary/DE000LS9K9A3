--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ef2458952dc41f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b25e817c0e34919" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8d35d57d2c24c8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8af5627d0004c47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R814869c7594049d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8d35d57d2c24c8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c652f08f344fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8af5627d0004c47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>