--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b25e817c0e34919" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46ffc45de6e4b62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8af5627d0004c47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30385b77c0804863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6c652f08f344fc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8af5627d0004c47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079e02787b1b4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30385b77c0804863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>129,394</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,056</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>129,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,131</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,061</x:t>
-[...166 lines deleted...]
-          <x:t>128,248</x:t>
+          <x:t>129,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,494</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>129,966</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>129,555</x:t>
-[...134 lines deleted...]
-          <x:t>128,339</x:t>
+          <x:t>128,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>