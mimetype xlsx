--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46ffc45de6e4b62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9931c3a0bde04cc6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30385b77c0804863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa1ef30264e44a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R079e02787b1b4e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30385b77c0804863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ea8d9215404284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa1ef30264e44a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>128,667</x:t>
-[...441 lines deleted...]
-          <x:t>130,309</x:t>
+          <x:t>128,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>