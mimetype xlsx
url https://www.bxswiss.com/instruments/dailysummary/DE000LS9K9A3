--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9931c3a0bde04cc6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627e8e36d5e64260" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa1ef30264e44a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dbe78cf50ce4871"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ea8d9215404284" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa1ef30264e44a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c995dc0332a40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dbe78cf50ce4871" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>