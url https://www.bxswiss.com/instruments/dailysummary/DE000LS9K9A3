--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R627e8e36d5e64260" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6686d0afebc34cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dbe78cf50ce4871"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f1e96e5224b4ad4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c995dc0332a40df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dbe78cf50ce4871" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cff6a3d9ce447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f1e96e5224b4ad4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>132,645</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,871</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>131,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,439</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>