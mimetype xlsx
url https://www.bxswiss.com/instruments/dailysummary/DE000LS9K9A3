--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6686d0afebc34cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8051d34898cd470b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f1e96e5224b4ad4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2ace56449e44e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9cff6a3d9ce447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f1e96e5224b4ad4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7192cb953db44839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2ace56449e44e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,247</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>