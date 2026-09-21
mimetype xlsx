--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8051d34898cd470b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9497b8d49e04cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b2ace56449e44e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36506ce105d446f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7192cb953db44839" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b2ace56449e44e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e469f7737e34c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36506ce105d446f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>135,868</x:t>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,963</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>137,696</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>