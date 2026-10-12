--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9497b8d49e04cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4ef9afc0bd41d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36506ce105d446f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1bfb9f4e7c4717"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e469f7737e34c7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36506ce105d446f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e97b5cb039242e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1bfb9f4e7c4717" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>137,490</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,157</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>135,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>