--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a4ef9afc0bd41d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b7f3534d58e4ea0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree1bfb9f4e7c4717"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76819ffcd72e4773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e97b5cb039242e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree1bfb9f4e7c4717" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f0829abad24681" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76819ffcd72e4773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DACH Equity Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K9A3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,807</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>