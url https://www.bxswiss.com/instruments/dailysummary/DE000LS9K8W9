--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R625edf8f1d9743aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra20e9a45ddbc4d7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb56c4afd6cd24419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c3f2af09b045ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9a226b390be41e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb56c4afd6cd24419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91659759a02b4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c3f2af09b045ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>