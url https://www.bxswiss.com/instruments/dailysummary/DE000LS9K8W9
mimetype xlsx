--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra20e9a45ddbc4d7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc51e57c1014691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26c3f2af09b045ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e35cf9925243c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91659759a02b4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26c3f2af09b045ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36eaf731a254357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e35cf9925243c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>80,944</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,653</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>