--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fc51e57c1014691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf23acc11a944d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e35cf9925243c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a6ae6f971f4c0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc36eaf731a254357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e35cf9925243c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae4b02fe27a4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a6ae6f971f4c0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>