--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bf23acc11a944d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fade8e6e43646c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60a6ae6f971f4c0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbd8e89cb1fe4e89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ae4b02fe27a4c84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60a6ae6f971f4c0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebe0bddd973405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbd8e89cb1fe4e89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>