--- v8 (2026-06-03)
+++ v9 (2026-06-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fade8e6e43646c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28812da88e1a4309" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbd8e89cb1fe4e89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab29886e84054fdf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ebe0bddd973405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbd8e89cb1fe4e89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dde6d5622d8436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab29886e84054fdf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>