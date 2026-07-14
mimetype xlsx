--- v9 (2026-06-24)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28812da88e1a4309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849efb3901f84c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab29886e84054fdf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734ac00881de4b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dde6d5622d8436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab29886e84054fdf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d2cca3c04146aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734ac00881de4b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,086</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,741</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>