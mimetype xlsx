--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R849efb3901f84c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d404b43286f43b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R734ac00881de4b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd8df0ab7724416"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83d2cca3c04146aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R734ac00881de4b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928c4b232dbf43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd8df0ab7724416" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,676</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>