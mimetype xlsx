--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d404b43286f43b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e200a4870f942ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bd8df0ab7724416"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde250c4064948ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R928c4b232dbf43d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bd8df0ab7724416" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd44d2de6f64cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde250c4064948ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,024</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>