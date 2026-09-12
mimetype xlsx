--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e200a4870f942ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1eb3d7106fb4314" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdde250c4064948ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R660dc081ae2146ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd44d2de6f64cee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdde250c4064948ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e0d7aebc4c43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R660dc081ae2146ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Directors Dealings Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8W9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>78,024</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>