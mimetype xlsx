--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a91c536be34efe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1081c1287f43b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b7422007ad34c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d49d8b7136c4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R085f9e8795d14407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b7422007ad34c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43814d2ac4b44376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d49d8b7136c4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,603</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>