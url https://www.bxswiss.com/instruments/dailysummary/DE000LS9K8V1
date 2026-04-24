--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda1081c1287f43b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed008c73c0c4f73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d49d8b7136c4479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707d7e63e08e41dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43814d2ac4b44376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d49d8b7136c4479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e65437414834c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707d7e63e08e41dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>106,242</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>105,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,080</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>