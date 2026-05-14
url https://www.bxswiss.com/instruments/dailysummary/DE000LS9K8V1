--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ed008c73c0c4f73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f035d4f0b8040cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707d7e63e08e41dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b1195f967d4957"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e65437414834c0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707d7e63e08e41dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3f29df901340cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b1195f967d4957" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>108,641</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>108,638</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,761</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>108,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>