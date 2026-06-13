--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f035d4f0b8040cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51c973cb8d745a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42b1195f967d4957"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adab867e7f84d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3f29df901340cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42b1195f967d4957" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b9c5ad22b64824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adab867e7f84d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>108,070</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...257 lines deleted...]
-          <x:t>108,431</x:t>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,765</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,028</x:t>
-[...9 lines deleted...]
-          <x:t>108,905</x:t>
+          <x:t>109,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>