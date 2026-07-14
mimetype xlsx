--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc51c973cb8d745a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8fa9e9ee6f34a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8adab867e7f84d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4920f4d11744955"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b9c5ad22b64824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8adab867e7f84d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2de3871f2d4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4920f4d11744955" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,028</x:t>
-[...166 lines deleted...]
-          <x:t>109,116</x:t>
+          <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,232</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...396 lines deleted...]
-          <x:t>108,622</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>