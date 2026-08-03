--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8fa9e9ee6f34a24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba563dec5a74783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4920f4d11744955"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad92228a8a3849ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2de3871f2d4183" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4920f4d11744955" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00df092a01ec4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad92228a8a3849ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>