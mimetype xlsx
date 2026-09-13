--- v12 (2026-08-03)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ba563dec5a74783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c7c32980c64f63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad92228a8a3849ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd3146a34e64c33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00df092a01ec4635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad92228a8a3849ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d83e5fcc7894935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd3146a34e64c33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>111,764</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>