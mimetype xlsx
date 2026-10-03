--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c7c32980c64f63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0de79a6114542ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbd3146a34e64c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f9f737c5934cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d83e5fcc7894935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbd3146a34e64c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c504dea1ec644e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f9f737c5934cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,371</x:t>
-[...48 lines deleted...]
-          <x:t>112,784</x:t>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,792</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>113,651</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>