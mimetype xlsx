--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0de79a6114542ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re13776760a094cc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f9f737c5934cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2525b91d3794082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c504dea1ec644e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f9f737c5934cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9026327406f4c0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2525b91d3794082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SustainMent</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8V1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...166 lines deleted...]
-          <x:t>112,977</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,245</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>113,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,567</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>