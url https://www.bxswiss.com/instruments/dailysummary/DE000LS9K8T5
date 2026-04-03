--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2538f14693b43c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c967a94f75d41a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4345fff0f421474e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf4c2dee62c4c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa1b0e89ee0040da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4345fff0f421474e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77058f96c5b4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf4c2dee62c4c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,446</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>