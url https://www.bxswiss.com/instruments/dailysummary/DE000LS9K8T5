--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c967a94f75d41a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d731c98bf04e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabf4c2dee62c4c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4a51fa30ff4eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re77058f96c5b4170" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabf4c2dee62c4c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R395ffc4efaaf4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4a51fa30ff4eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,957</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>