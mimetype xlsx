--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d731c98bf04e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f113d61706f4c1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4a51fa30ff4eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ed6d17d77d405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R395ffc4efaaf4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4a51fa30ff4eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b868949fc842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ed6d17d77d405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>