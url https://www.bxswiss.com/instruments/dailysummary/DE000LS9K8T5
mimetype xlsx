--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f113d61706f4c1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327db4782fef4bb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ed6d17d77d405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R677f506deab44260"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9b868949fc842d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ed6d17d77d405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1545d07d0d954792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R677f506deab44260" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>113,488</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,132</x:t>
-[...463 lines deleted...]
-          <x:t>112,707</x:t>
+          <x:t>116,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>