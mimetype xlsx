--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R327db4782fef4bb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2a26f0c5e74a71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R677f506deab44260"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4796d9d17bfb4e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1545d07d0d954792" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R677f506deab44260" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7bf0e6c7685437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4796d9d17bfb4e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>