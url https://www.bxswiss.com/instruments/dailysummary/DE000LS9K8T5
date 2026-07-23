--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c2a26f0c5e74a71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6caaaa82b6894789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4796d9d17bfb4e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888f586f3e0f427c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7bf0e6c7685437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4796d9d17bfb4e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85c8470b4094dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888f586f3e0f427c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>