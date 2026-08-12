--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6caaaa82b6894789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d02c7d12d764c20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R888f586f3e0f427c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77216464df47471d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re85c8470b4094dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R888f586f3e0f427c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bb344e32fe4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77216464df47471d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,878</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>