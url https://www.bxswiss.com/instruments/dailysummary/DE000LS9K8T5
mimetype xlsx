--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d02c7d12d764c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c856f25cfb4b0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77216464df47471d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72612a855ca4296"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47bb344e32fe4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77216464df47471d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e4f1e925ff463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72612a855ca4296" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>