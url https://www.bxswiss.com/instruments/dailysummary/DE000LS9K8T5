--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68c856f25cfb4b0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8efb66f00f64b07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf72612a855ca4296"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf905260749e44310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99e4f1e925ff463e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf72612a855ca4296" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e97224f5fa4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf905260749e44310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>