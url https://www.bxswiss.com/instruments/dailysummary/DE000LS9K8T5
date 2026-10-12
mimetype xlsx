--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8efb66f00f64b07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree291d755a77427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf905260749e44310"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78edbf7adc454120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5e97224f5fa4671" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf905260749e44310" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b5c7c0f3014b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78edbf7adc454120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>