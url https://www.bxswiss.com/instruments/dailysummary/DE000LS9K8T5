--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree291d755a77427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2663708977b94531" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78edbf7adc454120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc874df9fb6b54f63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67b5c7c0f3014b4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78edbf7adc454120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R931ce7ff9985442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc874df9fb6b54f63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HoGu Trading&amp;Invest</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8T5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,488</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>