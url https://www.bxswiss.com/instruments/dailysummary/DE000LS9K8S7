--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59e59c3c28df432e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra073dd3c79854c06" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf99e4faf453e4875"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43c1e74bb254b1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R121942627c964e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf99e4faf453e4875" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082dd9bde0204996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43c1e74bb254b1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>