--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra073dd3c79854c06" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e9c3386e3004801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd43c1e74bb254b1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d13efb090e4f6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R082dd9bde0204996" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd43c1e74bb254b1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f12c7fb5c04b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d13efb090e4f6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>