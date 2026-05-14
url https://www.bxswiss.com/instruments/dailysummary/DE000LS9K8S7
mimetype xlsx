--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e9c3386e3004801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09612b4f67524b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16d13efb090e4f6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10890cd61f814941"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95f12c7fb5c04b79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16d13efb090e4f6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072b18a03e3f4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10890cd61f814941" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>