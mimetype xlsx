--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09612b4f67524b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd166f635193549c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10890cd61f814941"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b0731f17d541d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R072b18a03e3f4488" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10890cd61f814941" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c16eba676134038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b0731f17d541d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>153,929</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>152,529</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>153,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,520</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,153</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,039</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>