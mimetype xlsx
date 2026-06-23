--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd166f635193549c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d18d6cfdde4f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7b0731f17d541d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae9506079d24895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c16eba676134038" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7b0731f17d541d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b4844f18a7419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae9506079d24895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,477</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>