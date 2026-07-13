--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9d18d6cfdde4f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac436ec0f104b18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ae9506079d24895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d87a9df62e4a35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33b4844f18a7419d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ae9506079d24895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea39205ee9a34a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d87a9df62e4a35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,726</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>