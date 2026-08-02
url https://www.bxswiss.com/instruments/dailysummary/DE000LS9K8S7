--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac436ec0f104b18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966d45ca6e7b40f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1d87a9df62e4a35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016e8a36f6224732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea39205ee9a34a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1d87a9df62e4a35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c0fbe709d048a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016e8a36f6224732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,634</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>