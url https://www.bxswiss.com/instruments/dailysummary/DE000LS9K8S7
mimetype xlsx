--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966d45ca6e7b40f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846b85e7a3344fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R016e8a36f6224732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2d65b49c1e4be0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3c0fbe709d048a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R016e8a36f6224732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7299470a604c4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2d65b49c1e4be0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>