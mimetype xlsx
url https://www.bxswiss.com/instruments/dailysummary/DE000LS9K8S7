--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R846b85e7a3344fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45610742ac994bb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f2d65b49c1e4be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0904a9a2484b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7299470a604c4531" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f2d65b49c1e4be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f8e63679dd49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0904a9a2484b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,035</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>151,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,728</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>