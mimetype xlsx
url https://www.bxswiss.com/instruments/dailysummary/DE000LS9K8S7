--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45610742ac994bb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8838c9a488b54ef2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c0904a9a2484b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac03915ea1204533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16f8e63679dd49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c0904a9a2484b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1dc5161a7f4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac03915ea1204533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>155,548</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,125</x:t>
-[...199 lines deleted...]
-        <x:is>
           <x:t>152,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,536</x:t>
-[...387 lines deleted...]
-          <x:t>157,350</x:t>
+          <x:t>153,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>