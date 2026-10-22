--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8838c9a488b54ef2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ffd16a0a5b94045" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac03915ea1204533"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97691ea5f964c1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e1dc5161a7f4301" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac03915ea1204533" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dbff18ad6ba43ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97691ea5f964c1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Levermann für Jedermann OFFICIAL</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8S7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,153</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>