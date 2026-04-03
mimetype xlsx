--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6012f7714f994740" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a01a6ee4b3a4926" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53be86f3d5144f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039d7cddf46a41f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc356088093844ef1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53be86f3d5144f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18af734ecc7a4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039d7cddf46a41f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>209,061</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>