--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a01a6ee4b3a4926" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7642059b494c49fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R039d7cddf46a41f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967b2e805f9a4050"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18af734ecc7a4c75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R039d7cddf46a41f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74c636ed8aa4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967b2e805f9a4050" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,194</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>