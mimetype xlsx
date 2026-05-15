--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7642059b494c49fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad94e250005b40a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967b2e805f9a4050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c227bbd10eb49d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74c636ed8aa4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967b2e805f9a4050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716393b0d6954117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c227bbd10eb49d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,605</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>