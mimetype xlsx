--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad94e250005b40a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d53dd976e6c468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c227bbd10eb49d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db3c22fd4bc4ce0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716393b0d6954117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c227bbd10eb49d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbb9fb65b934e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db3c22fd4bc4ce0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,491</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,882</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>