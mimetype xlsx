--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d53dd976e6c468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea5101c88d9491b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8db3c22fd4bc4ce0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1399f66221754327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dbb9fb65b934e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8db3c22fd4bc4ce0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2288e437dd834fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1399f66221754327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,453</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>