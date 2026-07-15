--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ea5101c88d9491b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274f92008d6146fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1399f66221754327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfd0bc1a8924fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2288e437dd834fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1399f66221754327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a56026f203417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfd0bc1a8924fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>