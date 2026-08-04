--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274f92008d6146fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde4801427994e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfd0bc1a8924fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7064cf2004314a04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38a56026f203417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfd0bc1a8924fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72d6536a0564abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7064cf2004314a04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,487</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>