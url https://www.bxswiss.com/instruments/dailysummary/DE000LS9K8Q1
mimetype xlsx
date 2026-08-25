--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbde4801427994e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e10124af66e48e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7064cf2004314a04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2962b319fb4298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd72d6536a0564abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7064cf2004314a04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ff42b21d054028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2962b319fb4298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,243</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>