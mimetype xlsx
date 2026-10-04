--- v13 (2026-08-25)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e10124af66e48e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc9f2309db54fde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae2962b319fb4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb803f152b5f54d28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34ff42b21d054028" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae2962b319fb4298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1476e569081410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb803f152b5f54d28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>216,626</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,471</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>214,560</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>