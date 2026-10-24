--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cc9f2309db54fde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31bf813d43134f5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb803f152b5f54d28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18ece4401d546ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1476e569081410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb803f152b5f54d28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6e02805b1e14de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18ece4401d546ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MyCapital BasicValues</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8Q1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,662</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>