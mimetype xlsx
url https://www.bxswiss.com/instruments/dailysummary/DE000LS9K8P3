--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd167954eb2904a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2417a38fdbaf469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4855022035a84f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc062b8e6b3e34502"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c2d62a74a44ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4855022035a84f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60075143c0524779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc062b8e6b3e34502" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>120,677</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>120,305</x:t>
-[...65 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>119,576</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>118,717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>