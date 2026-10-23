--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2417a38fdbaf469c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0b72225435241f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc062b8e6b3e34502"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7c84e6870404ca9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60075143c0524779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc062b8e6b3e34502" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfabe9ec3c8354191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7c84e6870404ca9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,052</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>