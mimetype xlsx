--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R207d30e2c4534982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73db1ebcb084451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25fc78d521a143d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfe19e7ce2c4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b092b2cdce740aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25fc78d521a143d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f10c436c844bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfe19e7ce2c4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>