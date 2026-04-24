--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73db1ebcb084451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8850e299bc224782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cfe19e7ce2c4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ace502c7a343d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0f10c436c844bbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cfe19e7ce2c4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912d569b65304111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ace502c7a343d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>