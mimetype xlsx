--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8850e299bc224782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ed6efcbed24308" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24ace502c7a343d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0654c147d17e44b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R912d569b65304111" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24ace502c7a343d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36aef03958542bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0654c147d17e44b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>