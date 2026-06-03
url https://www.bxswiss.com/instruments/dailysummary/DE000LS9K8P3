--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ed6efcbed24308" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25f8bfa337f4e12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0654c147d17e44b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8866e35844d433f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra36aef03958542bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0654c147d17e44b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17dee2c5a544721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8866e35844d433f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,800</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>