--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25f8bfa337f4e12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bf91b89b324ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8866e35844d433f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc280b3aae049fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17dee2c5a544721" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8866e35844d433f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c894390d37400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc280b3aae049fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>