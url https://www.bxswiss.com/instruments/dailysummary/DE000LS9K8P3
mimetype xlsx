--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03bf91b89b324ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64adfeb90b3d4663" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bc280b3aae049fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a868f12e60540dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c894390d37400d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bc280b3aae049fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b4a6ead05b4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a868f12e60540dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,981</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>