--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64adfeb90b3d4663" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815a2f63bf554144" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a868f12e60540dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f76a86f311744c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b4a6ead05b4604" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a868f12e60540dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9341eb798841b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f76a86f311744c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,387</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>