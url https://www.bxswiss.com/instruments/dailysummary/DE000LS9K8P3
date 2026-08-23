--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R815a2f63bf554144" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85523c12c0245fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f76a86f311744c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8119ec12f33d4d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e9341eb798841b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f76a86f311744c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf80d687ce0145b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8119ec12f33d4d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>