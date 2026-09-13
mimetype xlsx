--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd85523c12c0245fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd167954eb2904a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8119ec12f33d4d52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4855022035a84f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf80d687ce0145b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8119ec12f33d4d52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6c2d62a74a44ce7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4855022035a84f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DAX-Werte gemäß Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8P3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,530</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,239</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>