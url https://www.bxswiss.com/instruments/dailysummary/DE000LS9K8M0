--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7276b292d7bd4090" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1622cb7afb104395" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra64decf91e4d4605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcd1f61a14e425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0955d8003fc4883" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra64decf91e4d4605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d76799f1dc4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcd1f61a14e425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,639</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>