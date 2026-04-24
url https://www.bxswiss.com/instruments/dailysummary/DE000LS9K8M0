--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1622cb7afb104395" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50058333b8f24015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fcd1f61a14e425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc3b8f249f945c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14d76799f1dc4f3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fcd1f61a14e425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb400892a00e4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc3b8f249f945c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,372</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,869</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>