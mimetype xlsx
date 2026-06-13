--- v5 (2026-04-24)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50058333b8f24015" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a67db508134d11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fc3b8f249f945c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9f28ff18e0494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb400892a00e4de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fc3b8f249f945c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1781fcf43840be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9f28ff18e0494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>151,869</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>