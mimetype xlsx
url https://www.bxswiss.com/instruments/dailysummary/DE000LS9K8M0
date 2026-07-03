--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24a67db508134d11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867c6f8d5a074322" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9f28ff18e0494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50804f1560a48be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a1781fcf43840be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9f28ff18e0494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157c3f96f73341b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50804f1560a48be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>