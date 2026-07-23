--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867c6f8d5a074322" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7134752ad65a49e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb50804f1560a48be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eedc1d054c749b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R157c3f96f73341b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb50804f1560a48be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb7f84ce2874c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eedc1d054c749b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>