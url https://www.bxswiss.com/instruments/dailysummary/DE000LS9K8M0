--- v8 (2026-07-23)
+++ v9 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7134752ad65a49e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d494a2eecc14b65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1eedc1d054c749b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1888e07240734609"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb7f84ce2874c4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1eedc1d054c749b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46af78625f704cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1888e07240734609" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,610</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>