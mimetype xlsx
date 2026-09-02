--- v9 (2026-08-13)
+++ v10 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d494a2eecc14b65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba8c3b700bb4e61" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1888e07240734609"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129d1e86526c440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46af78625f704cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1888e07240734609" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04db1401dc2a4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129d1e86526c440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>157,211</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,019</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>160,259</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>