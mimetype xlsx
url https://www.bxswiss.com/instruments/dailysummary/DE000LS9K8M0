--- v10 (2026-09-02)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfba8c3b700bb4e61" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bda86ba51a4aa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R129d1e86526c440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116b5c67be3d4a73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04db1401dc2a4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R129d1e86526c440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab50ca422b34905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116b5c67be3d4a73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,703</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>