--- v11 (2026-09-22)
+++ v12 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bda86ba51a4aa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff951f7f81b4d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R116b5c67be3d4a73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9ee14e7be8466c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcab50ca422b34905" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R116b5c67be3d4a73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786607760f954104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9ee14e7be8466c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>156,692</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,019</x:t>
-[...539 lines deleted...]
-          <x:t>156,373</x:t>
+          <x:t>156,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>