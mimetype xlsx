--- v12 (2026-10-12)
+++ v13 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff951f7f81b4d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0673c4e434d8400a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a9ee14e7be8466c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd894cd417a5f4a30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R786607760f954104" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a9ee14e7be8466c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62f1652319b433e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd894cd417a5f4a30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Standort München</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8M0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,108</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,133</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>