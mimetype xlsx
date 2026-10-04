--- v15 (2026-09-12)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2daa73e34ed4dfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07afdda556954cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52109f1a5f248f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24badd04f804925"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b175689662b4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52109f1a5f248f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5462893f8649db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24badd04f804925" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,284</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>