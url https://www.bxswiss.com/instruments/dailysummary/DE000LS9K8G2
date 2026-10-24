--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07afdda556954cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0848b124408b40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb24badd04f804925"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd5cf0c25e7a45f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d5462893f8649db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb24badd04f804925" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb58e04cd5754d11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd5cf0c25e7a45f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,781</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>