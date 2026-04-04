--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3c7cd9c324d40d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aea2f062a3844a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R963693bcc0034915"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd3eab988414863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R386fa8b59f56421d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R963693bcc0034915" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00837609406410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd3eab988414863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,606</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,792</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>