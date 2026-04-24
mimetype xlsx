--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8aea2f062a3844a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5dabd9d53524388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fd3eab988414863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19c9c7a30b14b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra00837609406410d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fd3eab988414863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d3deaef9084e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19c9c7a30b14b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,111</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>