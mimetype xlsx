--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5dabd9d53524388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a97884d7bf44387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19c9c7a30b14b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea23a046e9b4297"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d3deaef9084e26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19c9c7a30b14b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e04a8695ba941b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea23a046e9b4297" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>