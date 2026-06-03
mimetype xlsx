--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a97884d7bf44387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57281ea73c274b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ea23a046e9b4297"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558e62ee0aa94b55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e04a8695ba941b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ea23a046e9b4297" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5dbe6e03214fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558e62ee0aa94b55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>