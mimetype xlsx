--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57281ea73c274b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb39e1df4f84d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R558e62ee0aa94b55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6716a8dcab0f4385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c5dbe6e03214fb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R558e62ee0aa94b55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea4b85e0a8a42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6716a8dcab0f4385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>