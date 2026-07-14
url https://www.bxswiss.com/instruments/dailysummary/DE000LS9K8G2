--- v11 (2026-06-23)
+++ v12 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rceb39e1df4f84d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a35ffe901e4bca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6716a8dcab0f4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef7480904cf4972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ea4b85e0a8a42d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6716a8dcab0f4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad52de762da4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef7480904cf4972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,501</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>