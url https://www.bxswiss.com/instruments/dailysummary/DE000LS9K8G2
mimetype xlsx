--- v12 (2026-07-14)
+++ v13 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a35ffe901e4bca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94bbbad69e54e14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdef7480904cf4972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafeeb6344b64303"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raad52de762da4737" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdef7480904cf4972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40da8c157f84291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafeeb6344b64303" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>