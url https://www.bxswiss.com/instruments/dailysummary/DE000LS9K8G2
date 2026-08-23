--- v13 (2026-08-03)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc94bbbad69e54e14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd61afc2f5bb438d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafeeb6344b64303"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be09dd97a6a42ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf40da8c157f84291" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafeeb6344b64303" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fbb37a9bec469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be09dd97a6a42ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>