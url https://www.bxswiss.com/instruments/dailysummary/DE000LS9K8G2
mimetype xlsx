--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd61afc2f5bb438d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2daa73e34ed4dfa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be09dd97a6a42ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra52109f1a5f248f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7fbb37a9bec469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be09dd97a6a42ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b175689662b4a65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra52109f1a5f248f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Konzentrationsstrategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8G2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>