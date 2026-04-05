--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9270a4b2a20d44fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe955d111c148ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e0efeb9c01b4b11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310c1c5f154f4817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31d68091d4a94f7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e0efeb9c01b4b11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695c99abc22e477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310c1c5f154f4817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>146,862</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,381</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>146,848</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>