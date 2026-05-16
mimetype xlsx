--- v6 (2026-04-05)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebe955d111c148ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d69a7f84a0c4680" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R310c1c5f154f4817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f08f95a6d044eb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R695c99abc22e477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R310c1c5f154f4817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48977ba6278b46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f08f95a6d044eb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>145,675</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>