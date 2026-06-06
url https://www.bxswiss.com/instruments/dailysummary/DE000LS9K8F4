--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d69a7f84a0c4680" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509ee51e37f64583" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f08f95a6d044eb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4ff0d25a5b477c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48977ba6278b46a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f08f95a6d044eb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb83a315e914757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4ff0d25a5b477c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>