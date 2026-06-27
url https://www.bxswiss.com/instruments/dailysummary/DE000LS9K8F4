--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509ee51e37f64583" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da8fc5790cb4007" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d4ff0d25a5b477c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198be2f5edd64a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb83a315e914757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d4ff0d25a5b477c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a62b2b45d2458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198be2f5edd64a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>