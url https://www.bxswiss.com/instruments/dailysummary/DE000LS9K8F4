--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1da8fc5790cb4007" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc31d41f55c94469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198be2f5edd64a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5bf113c68741c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41a62b2b45d2458c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198be2f5edd64a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90963c18ad3a40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5bf113c68741c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>