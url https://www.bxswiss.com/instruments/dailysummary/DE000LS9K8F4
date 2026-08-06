--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc31d41f55c94469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8a54ac5cf84328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c5bf113c68741c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f23a73a059d40c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90963c18ad3a40b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c5bf113c68741c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3640755c0424bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f23a73a059d40c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,052</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>