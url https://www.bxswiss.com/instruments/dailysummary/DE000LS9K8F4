--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf8a54ac5cf84328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd0aa1fc3a34137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f23a73a059d40c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3125ad321b32435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3640755c0424bb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f23a73a059d40c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ce00bccd5d4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3125ad321b32435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,407</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>