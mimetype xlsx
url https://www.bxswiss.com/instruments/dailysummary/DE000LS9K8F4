--- v12 (2026-08-26)
+++ v13 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refd0aa1fc3a34137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0a945f3e53490b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3125ad321b32435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746b238d41cd4240"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79ce00bccd5d4940" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3125ad321b32435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaced92239574d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746b238d41cd4240" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>153,689</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>153,588</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>152,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,563</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>