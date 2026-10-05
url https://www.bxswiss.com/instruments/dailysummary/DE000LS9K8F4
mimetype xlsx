--- v13 (2026-09-15)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b0a945f3e53490b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e212e45c4440ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R746b238d41cd4240"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bfe54f486d24ae9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaced92239574d96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R746b238d41cd4240" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1756db998cac4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bfe54f486d24ae9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>