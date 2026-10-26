--- v14 (2026-10-05)
+++ v15 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e212e45c4440ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R809d0111f08e4fd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bfe54f486d24ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d7efba23e7494b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1756db998cac4f18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bfe54f486d24ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra43a9bb2e8df4442" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d7efba23e7494b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daytona</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8F4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>154,305</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,398</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...505 lines deleted...]
-          <x:t>155,581</x:t>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>