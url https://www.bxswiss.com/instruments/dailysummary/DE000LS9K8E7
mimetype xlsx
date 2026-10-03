--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8645b54700684b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1388345a3934e73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916c99479eb24f80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2f4bd31f2e4165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6ee0f6b9a542ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916c99479eb24f80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134bd9e701b54922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2f4bd31f2e4165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,582</x:t>
-[...576 lines deleted...]
-          <x:t>95,420</x:t>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>