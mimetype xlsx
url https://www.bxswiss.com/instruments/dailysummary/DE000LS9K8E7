--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1388345a3934e73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf359cfe4e3d4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref2f4bd31f2e4165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf57408290824f4a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R134bd9e701b54922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref2f4bd31f2e4165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e130e8d95b04841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf57408290824f4a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>