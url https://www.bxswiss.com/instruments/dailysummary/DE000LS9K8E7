--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1703f7a2f3d84357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdaeba2227b2418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb65221f6a0e4d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re378b73d51d2463a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5266f42c82c474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb65221f6a0e4d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64404bf9cccf4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re378b73d51d2463a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>92,175</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>92,539</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,376</x:t>
-[...463 lines deleted...]
-          <x:t>91,484</x:t>
+          <x:t>92,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>