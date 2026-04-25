--- v6 (2026-04-03)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdaeba2227b2418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e273e880e214cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re378b73d51d2463a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8055165d1cc4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64404bf9cccf4eef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re378b73d51d2463a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd50f264357942a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8055165d1cc4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,786</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>