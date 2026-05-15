--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e273e880e214cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb570fdafea0d4151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8055165d1cc4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d81030887445f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd50f264357942a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8055165d1cc4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c146c73f8ec4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d81030887445f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>93,767</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,686</x:t>
-[...102 lines deleted...]
-          <x:t>93,288</x:t>
+          <x:t>93,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,223</x:t>
-[...75 lines deleted...]
-          <x:t>93,378</x:t>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,029</x:t>
-[...53 lines deleted...]
-          <x:t>92,693</x:t>
+          <x:t>93,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,729</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>93,087</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>