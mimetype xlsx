--- v8 (2026-05-15)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb570fdafea0d4151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf727bc5ff8448bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1d81030887445f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aba1f5a8cea4506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c146c73f8ec4dd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1d81030887445f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc38a7beed343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aba1f5a8cea4506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,147</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>24.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,217</x:t>
-[...333 lines deleted...]
-          <x:t>92,663</x:t>
+          <x:t>93,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>