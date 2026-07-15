--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf727bc5ff8448bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef49cb08a844f8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aba1f5a8cea4506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dad28f7695d4772"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bc38a7beed343c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aba1f5a8cea4506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdf3d72fc2f48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dad28f7695d4772" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...500 lines deleted...]
-          <x:t>92,761</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,931</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>92,884</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,876</x:t>
-[...85 lines deleted...]
-          <x:t>93,130</x:t>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,301</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>