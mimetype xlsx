--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ef49cb08a844f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d21993c18c4b02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dad28f7695d4772"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref92d34ad7304f44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcdf3d72fc2f48c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dad28f7695d4772" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c721998e544835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref92d34ad7304f44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,207</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>93,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,985</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>