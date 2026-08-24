--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d21993c18c4b02" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b118d969324934" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref92d34ad7304f44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a34d22c9a34d76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1c721998e544835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref92d34ad7304f44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23296562564c4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a34d22c9a34d76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,759</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,968</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>