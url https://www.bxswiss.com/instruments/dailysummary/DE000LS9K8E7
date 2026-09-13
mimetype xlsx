--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86b118d969324934" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8645b54700684b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a34d22c9a34d76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R916c99479eb24f80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23296562564c4982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a34d22c9a34d76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a6ee0f6b9a542ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R916c99479eb24f80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutschland ,US ,Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K8E7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,373</x:t>
-[...48 lines deleted...]
-          <x:t>94,361</x:t>
+          <x:t>94,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,310</x:t>
-[...220 lines deleted...]
-          <x:t>94,378</x:t>
+          <x:t>94,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>