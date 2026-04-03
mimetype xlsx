--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d14d962258f431a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ec867781ac4b43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4042f46a98a450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5c604592ce4493"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cc6f3c2c7cc4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4042f46a98a450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c17a011648a43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5c604592ce4493" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,663</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>