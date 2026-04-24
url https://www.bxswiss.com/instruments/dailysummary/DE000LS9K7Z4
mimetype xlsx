--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91ec867781ac4b43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02803b1834434294" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a5c604592ce4493"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7572e65a744aff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c17a011648a43d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a5c604592ce4493" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fd27318593403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7572e65a744aff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>183,763</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,546</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...246 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,109</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>