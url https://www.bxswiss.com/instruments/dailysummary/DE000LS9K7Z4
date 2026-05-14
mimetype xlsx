--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02803b1834434294" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629e41484e924b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7572e65a744aff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91cce3f372c46bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1fd27318593403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7572e65a744aff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f4d997a6784932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91cce3f372c46bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,138</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>