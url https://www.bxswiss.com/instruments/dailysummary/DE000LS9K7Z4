--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R629e41484e924b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e7b6a8bf0a471c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91cce3f372c46bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59fda929d9374f37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f4d997a6784932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91cce3f372c46bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3ce980fe3b409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59fda929d9374f37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>189,189</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>187,419</x:t>
-[...512 lines deleted...]
-          <x:t>187,602</x:t>
+          <x:t>187,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>