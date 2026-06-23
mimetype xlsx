--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18e7b6a8bf0a471c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e835e71f9f4d01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59fda929d9374f37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217adfed1a2e4907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f3ce980fe3b409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59fda929d9374f37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d46abd2837442a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217adfed1a2e4907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,336</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>