--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9e835e71f9f4d01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c20afe7e71c4674" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R217adfed1a2e4907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e19032792c94863"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d46abd2837442a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R217adfed1a2e4907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42237d2950334df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e19032792c94863" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>