--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c20afe7e71c4674" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329c70f095564768" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e19032792c94863"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdda8e829f934bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42237d2950334df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e19032792c94863" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293554cdb2c94008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdda8e829f934bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,661</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>203,938</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>