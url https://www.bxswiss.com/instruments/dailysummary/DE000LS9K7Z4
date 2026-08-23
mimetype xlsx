--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R329c70f095564768" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd93d2975952456d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdda8e829f934bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb1dc49fc3d4b0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R293554cdb2c94008" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdda8e829f934bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f4b7cbea4e4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb1dc49fc3d4b0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>