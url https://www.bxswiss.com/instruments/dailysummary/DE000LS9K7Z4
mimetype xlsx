--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd93d2975952456d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ecf06924344fa9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb1dc49fc3d4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26a4e5363174f91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14f4b7cbea4e4f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb1dc49fc3d4b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d57f23afc54d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26a4e5363174f91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,440</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>