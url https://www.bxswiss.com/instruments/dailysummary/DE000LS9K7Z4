--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ecf06924344fa9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873ac1959700458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd26a4e5363174f91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf2a360102249be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d57f23afc54d37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd26a4e5363174f91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03bf4b441f14d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf2a360102249be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>