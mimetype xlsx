--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873ac1959700458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ebd12beace44c5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdf2a360102249be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f80ffd3d2c849fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re03bf4b441f14d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdf2a360102249be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd3be74bbf9a438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f80ffd3d2c849fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Substanzstarke Titel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7Z4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...269 lines deleted...]
-          <x:t>15.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,939</x:t>
-[...360 lines deleted...]
-          <x:t>203,305</x:t>
+          <x:t>202,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>