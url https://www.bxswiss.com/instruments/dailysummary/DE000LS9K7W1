--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0edadd91f894a51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f79e4a106b40df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fcc0dde2fee4bc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ddea754c85641dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63aa9de733024925" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fcc0dde2fee4bc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9debc5f40dd144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ddea754c85641dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,566</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>