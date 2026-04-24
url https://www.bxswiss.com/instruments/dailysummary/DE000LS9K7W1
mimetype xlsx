--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9f79e4a106b40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70598c333b2e4c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ddea754c85641dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4722e31de55474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9debc5f40dd144dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ddea754c85641dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a71ec5484c4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4722e31de55474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>124,455</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>122,636</x:t>
-[...215 lines deleted...]
-          <x:t>119,689</x:t>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,779</x:t>
-        </x:is>
-[...214 lines deleted...]
-          <x:t>122,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>