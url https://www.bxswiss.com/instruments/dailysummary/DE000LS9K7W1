--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70598c333b2e4c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4094598a3d4eb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4722e31de55474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325a1b292f9e4bd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a71ec5484c4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4722e31de55474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb3a43efede4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325a1b292f9e4bd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>119,689</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,779</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>121,779</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,912</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>