--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a4094598a3d4eb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fab03ac6e841dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R325a1b292f9e4bd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920dd8002eac4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb3a43efede4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R325a1b292f9e4bd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa246c4e4dc4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920dd8002eac4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>122,410</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,282</x:t>
-[...512 lines deleted...]
-          <x:t>119,912</x:t>
+          <x:t>119,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>