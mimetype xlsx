--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73fab03ac6e841dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143ad1dd9127447c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R920dd8002eac4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294fe2eca9594c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa246c4e4dc4afb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R920dd8002eac4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac79ca0ede5448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294fe2eca9594c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...60 lines deleted...]
-          <x:t>19.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,482</x:t>
-[...70 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>123,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,725</x:t>
-[...387 lines deleted...]
-          <x:t>122,439</x:t>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,222</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>