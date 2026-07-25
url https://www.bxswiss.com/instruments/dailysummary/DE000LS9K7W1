--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R143ad1dd9127447c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d08fc896765430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R294fe2eca9594c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2b46a555e14ea8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ac79ca0ede5448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R294fe2eca9594c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e46336ebac64725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2b46a555e14ea8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>