--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d08fc896765430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f09425f3664de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1d2b46a555e14ea8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9054725724294daa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e46336ebac64725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1d2b46a555e14ea8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaabe69b7cb4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9054725724294daa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>125,226</x:t>
-[...603 lines deleted...]
-          <x:t>123,919</x:t>
+          <x:t>126,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>