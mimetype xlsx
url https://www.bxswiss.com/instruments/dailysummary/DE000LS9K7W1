--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50f09425f3664de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470e74fcc8e54701" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9054725724294daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbc6bc68fdb44bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaabe69b7cb4935" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9054725724294daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df2f15f78d24a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbc6bc68fdb44bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>124,810</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,673</x:t>
-[...436 lines deleted...]
-          <x:t>126,202</x:t>
+          <x:t>123,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>