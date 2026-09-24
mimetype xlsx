--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470e74fcc8e54701" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c69b4b144241f1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbc6bc68fdb44bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128b856f700348d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df2f15f78d24a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbc6bc68fdb44bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec1bc74452f843d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128b856f700348d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>