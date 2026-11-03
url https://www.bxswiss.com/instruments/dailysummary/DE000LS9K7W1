--- v14 (2026-09-24)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c69b4b144241f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70c883f173bb40aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R128b856f700348d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Read3ade77b1040e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec1bc74452f843d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R128b856f700348d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rade08ef76605480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Read3ade77b1040e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BK Ernährung Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7W1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>118,115</x:t>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>