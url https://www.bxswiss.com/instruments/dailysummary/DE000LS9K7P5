--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db3192ef7334bbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea578eabdff41a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28178a02aae4313"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346d40b473aa4168"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3744321a8cf149a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28178a02aae4313" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5608a665814044a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346d40b473aa4168" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>821,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>860,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>820,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>856,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>858,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>868,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>855,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>854,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>862,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>858,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>864,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>865,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>855,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>859,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>850,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>856,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>845,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>844,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>817,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>839,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>837,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>852,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>842,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>843,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>831,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>832,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>833,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>812,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>815,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>814,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>820,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>809,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>813,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>810,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>830,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>808,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>827,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>847,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>838,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>846,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>