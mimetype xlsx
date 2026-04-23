--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ea578eabdff41a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bab76f91d454e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R346d40b473aa4168"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff82b71f413048bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5608a665814044a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R346d40b473aa4168" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90275279bc2a49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff82b71f413048bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>817,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>846,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>817,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>832,862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>829,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>853,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>828,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>851,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>829,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>853,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>828,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>851,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>863,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>868,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>867,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>876,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>866,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>875,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>879,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>896,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>878,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>884,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>895,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>883,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>892,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>906,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>891,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>905,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>911,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>915,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>912,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>916,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>