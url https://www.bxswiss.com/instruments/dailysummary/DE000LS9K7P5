--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bab76f91d454e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76357f1130e347de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff82b71f413048bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfd4abb98aa455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90275279bc2a49ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff82b71f413048bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f24f0fd33d4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfd4abb98aa455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>884,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>895,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>883,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>892,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>926,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>931,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>931,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>922,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>925,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,414</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>