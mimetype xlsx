--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76357f1130e347de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd35d12f7ad413c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccfd4abb98aa455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788630fc52f14b14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26f24f0fd33d4779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccfd4abb98aa455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363b849c461e40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788630fc52f14b14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>935,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>939,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>922,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>993,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.001,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>985,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>998,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>954,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>