--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd35d12f7ad413c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ecb46958d2f4a95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R788630fc52f14b14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7de68df1105469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363b849c461e40dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R788630fc52f14b14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69274ddd1564438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7de68df1105469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>982,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>985,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>969,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>977,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>993,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.010,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>993,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>998,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>971,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>978,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>961,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>963,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>967,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>974,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>988,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>