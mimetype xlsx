--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ecb46958d2f4a95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d84fb4f1224906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7de68df1105469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5054032f78249a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69274ddd1564438" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7de68df1105469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb0fd52638c4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5054032f78249a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>934,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>940,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>924,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>928,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>976,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>988,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>968,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>972,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>948,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>946,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>953,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>926,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>930,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>918,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>935,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>924,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>937,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>952,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>933,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>934,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>938,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>931,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>940,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>928,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>939,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>