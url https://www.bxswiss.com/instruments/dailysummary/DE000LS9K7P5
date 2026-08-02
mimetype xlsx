--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21d84fb4f1224906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497c42d668c747ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5054032f78249a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc764c460a6244b62"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcb0fd52638c4381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5054032f78249a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ee1eda66254377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc764c460a6244b62" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>957,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>938,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>949,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>951,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>950,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>970,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>968,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>980,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>965,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>970,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>966,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>984,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>979,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>981,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>972,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>951,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>950,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>949,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>969,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>956,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>962,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>958,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>982,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>976,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>977,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>959,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>960,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>973,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>975,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>941,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>945,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>932,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>947,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>921,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>927,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>936,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>920,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>923,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>944,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>957,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>942,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>943,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>