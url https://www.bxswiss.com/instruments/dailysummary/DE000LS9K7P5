--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R497c42d668c747ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e823b3c02d048e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc764c460a6244b62"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc207d96d0b4f66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ee1eda66254377" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc764c460a6244b62" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbbf391da1c4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc207d96d0b4f66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>960,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>969,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>956,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>957,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>944,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>957,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>942,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>943,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>964,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>955,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>989,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.034,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.041,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.042,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.005,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>993,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>996,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.004,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>