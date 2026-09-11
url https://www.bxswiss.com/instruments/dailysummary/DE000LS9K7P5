--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e823b3c02d048e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1452038ece0749f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cc207d96d0b4f66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d8daed7dd74954"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbbbf391da1c4be8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cc207d96d0b4f66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2590d18edc24a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d8daed7dd74954" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.036,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.037,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.023,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.025,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.000,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.004,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>987,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>998,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>997,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>983,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>986,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>991,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.000,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>987,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>990,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>992,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>994,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.018,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.030,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.035,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>