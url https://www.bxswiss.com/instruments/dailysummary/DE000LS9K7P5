--- v14 (2026-09-11)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1452038ece0749f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ffe8565d004e52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92d8daed7dd74954"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e93a6fa7244f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2590d18edc24a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92d8daed7dd74954" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80104e96bd3463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e93a6fa7244f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.017,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.046,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.014,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.044,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.025,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.029,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.010,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.012,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.020,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.013,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>999,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.006,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.014,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.002,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.007,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.012,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.008,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.033,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.032,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.040,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.031,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.043,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.048,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.036,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.050,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.055,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.044,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.046,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.039,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.045,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.037,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.038,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.051,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.057,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.047,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.049,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.052,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.066,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.077,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.062,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.074,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.078,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.061,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.085,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.076,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>