--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ffe8565d004e52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65b5bace143f47bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94e93a6fa7244f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83a1d98c7c0a45b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80104e96bd3463c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94e93a6fa7244f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5262c169ef8944fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83a1d98c7c0a45b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Made in the USA</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7P5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.050,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.058,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.049,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.053,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.067,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.085,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.067,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.076,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.086,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.097,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.103,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.099,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.102,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.082,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.089,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.079,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.084,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.075,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.080,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.069,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.070,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.059,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.065,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.058,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.063,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.056,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.067,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.071,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.053,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.054,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.029,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.026,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.021,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.025,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.010,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.019,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.024,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.001,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.017,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.022,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.027,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.015,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.023,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.009,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.016,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>998,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.003,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>985,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>995,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>