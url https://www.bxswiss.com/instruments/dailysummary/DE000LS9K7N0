--- v2 (2026-02-22)
+++ v3 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2ab64bb15ed4ec3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3f434309474d2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ee53f264aa6407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44e7d0d2f494656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb44e8eae02284787" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ee53f264aa6407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2210439703349dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44e7d0d2f494656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...242 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>181,464</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>