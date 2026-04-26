--- v3 (2026-04-05)
+++ v4 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf3f434309474d2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a6e7284719424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re44e7d0d2f494656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd90efe7e4d4655"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2210439703349dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re44e7d0d2f494656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b9ad0496e44583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd90efe7e4d4655" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>181,009</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>180,182</x:t>
-[...274 lines deleted...]
-          <x:t>184,964</x:t>
+          <x:t>183,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>