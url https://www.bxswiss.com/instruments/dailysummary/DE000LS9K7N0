--- v4 (2026-04-26)
+++ v5 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a6e7284719424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7af273dd07d40a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fd90efe7e4d4655"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8c6dff24084256"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b9ad0496e44583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fd90efe7e4d4655" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31904670e6824bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8c6dff24084256" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,148</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>