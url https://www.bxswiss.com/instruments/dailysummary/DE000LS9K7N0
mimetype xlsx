--- v5 (2026-05-16)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re7af273dd07d40a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972f1a598b79489e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf8c6dff24084256"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9014365eb3c4ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31904670e6824bbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf8c6dff24084256" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee71a66f06749de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9014365eb3c4ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>