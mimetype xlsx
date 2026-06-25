--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R972f1a598b79489e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e7dbe59c404247" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9014365eb3c4ae2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9de3864260456d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee71a66f06749de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9014365eb3c4ae2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af0967de53546ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9de3864260456d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,402</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>