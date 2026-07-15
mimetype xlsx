--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e7dbe59c404247" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ece4a83ce145f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f9de3864260456d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919771b48c6b44e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2af0967de53546ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f9de3864260456d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f8ba99ae61483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919771b48c6b44e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>