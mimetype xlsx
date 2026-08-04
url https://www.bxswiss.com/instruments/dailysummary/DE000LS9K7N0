--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41ece4a83ce145f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0ad93f59fa45e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R919771b48c6b44e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ac837a688b44e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f8ba99ae61483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R919771b48c6b44e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05639502eea04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ac837a688b44e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>196,340</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,117</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>203,551</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>