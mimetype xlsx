--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0ad93f59fa45e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15361820f2454d7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33ac837a688b44e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581ca24153404245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05639502eea04f14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33ac837a688b44e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f90c8deb8f04af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581ca24153404245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,993</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>