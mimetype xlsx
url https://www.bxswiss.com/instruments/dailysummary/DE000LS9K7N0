--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15361820f2454d7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41613ba9ac84560" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R581ca24153404245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9916f2c53c6b4e0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f90c8deb8f04af9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R581ca24153404245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3221e778edd845a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9916f2c53c6b4e0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>