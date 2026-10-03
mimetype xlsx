--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re41613ba9ac84560" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870bcab697d84524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9916f2c53c6b4e0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fd79be8df34579"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3221e778edd845a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9916f2c53c6b4e0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b8093ea09b4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fd79be8df34579" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>206,542</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>205,440</x:t>
-[...447 lines deleted...]
-        <x:is>
           <x:t>206,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>