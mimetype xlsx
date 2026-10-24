--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R870bcab697d84524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4681b8bb30b0434a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7fd79be8df34579"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raca31a5434554f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95b8093ea09b4bfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7fd79be8df34579" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3501a0bbb94b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raca31a5434554f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Die Magische Formel</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7N0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,859</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,686</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>