--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra58ec0fe03944e74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2456d29a571b4a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R870d8d3cb18942c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b0c8d972e04361"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R776a71e409054663" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R870d8d3cb18942c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree92e951e1334c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b0c8d972e04361" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...284 lines deleted...]
-          <x:t>213,803</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,518</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>222,234</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>