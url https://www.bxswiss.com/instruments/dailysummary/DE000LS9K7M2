--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2456d29a571b4a34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe68b8b7f2f848ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93b0c8d972e04361"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8fbbc0df1d4dae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree92e951e1334c85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93b0c8d972e04361" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec604df62c2e4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8fbbc0df1d4dae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>208,810</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>208,524</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>212,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,983</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>