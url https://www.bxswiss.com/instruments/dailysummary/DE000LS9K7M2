--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe68b8b7f2f848ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab48ef9689814b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c8fbbc0df1d4dae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137cef2fd6b34b9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec604df62c2e4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c8fbbc0df1d4dae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f3d868e0454198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137cef2fd6b34b9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>