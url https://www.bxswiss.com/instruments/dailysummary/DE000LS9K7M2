--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab48ef9689814b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647abef1119a4f16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137cef2fd6b34b9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf80d44cc924c63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65f3d868e0454198" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137cef2fd6b34b9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37ee5724b744ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf80d44cc924c63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,931</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>