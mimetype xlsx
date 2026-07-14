--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R647abef1119a4f16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b739da99d234e76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbaf80d44cc924c63"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956a61c486614a8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb37ee5724b744ae0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbaf80d44cc924c63" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff96ba2861b4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956a61c486614a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,126</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>