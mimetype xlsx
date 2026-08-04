--- v8 (2026-07-14)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b739da99d234e76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3ebac4e9a24cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R956a61c486614a8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4014f1f8324415"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raff96ba2861b4ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R956a61c486614a8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ac36e226824bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4014f1f8324415" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>