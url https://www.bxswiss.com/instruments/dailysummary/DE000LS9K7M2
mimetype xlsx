--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3ebac4e9a24cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc089e9a4b16f4a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c4014f1f8324415"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6867abb5a74a4149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3ac36e226824bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c4014f1f8324415" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc97bb2c89274983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6867abb5a74a4149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>