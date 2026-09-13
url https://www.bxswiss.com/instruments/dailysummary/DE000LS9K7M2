--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc089e9a4b16f4a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bd969fd07543ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6867abb5a74a4149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa5957dcf724386"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc97bb2c89274983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6867abb5a74a4149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6234e1fa49024fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa5957dcf724386" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,427</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>