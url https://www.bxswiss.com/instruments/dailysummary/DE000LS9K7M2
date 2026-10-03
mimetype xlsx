--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42bd969fd07543ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64b3d6c07d34b8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refa5957dcf724386"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866ccaf207c34367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6234e1fa49024fbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refa5957dcf724386" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b9370932df4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866ccaf207c34367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>252,570</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...431 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,822</x:t>
-[...117 lines deleted...]
-          <x:t>250,427</x:t>
+          <x:t>257,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,216</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>