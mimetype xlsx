--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64b3d6c07d34b8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72fb80b07b5e425f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866ccaf207c34367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5fcf66609084672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1b9370932df4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866ccaf207c34367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra277fde8cabf40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5fcf66609084672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Mobility 2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K7M2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>256,822</x:t>
-[...467 lines deleted...]
-        <x:is>
           <x:t>257,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,635</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>