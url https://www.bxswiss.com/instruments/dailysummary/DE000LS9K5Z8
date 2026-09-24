--- v11 (2026-09-04)
+++ v12 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae20e0be6a4f43ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc2d06246794522" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf8e58db361477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0812b7dbf1054523"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ea3cd5c83d4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf8e58db361477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162e91247c344335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0812b7dbf1054523" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,939</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>