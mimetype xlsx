--- v12 (2026-09-24)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc2d06246794522" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89040d29d3334892" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0812b7dbf1054523"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1e6c7f66d1a4bd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R162e91247c344335" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0812b7dbf1054523" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e719c33e1e40c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1e6c7f66d1a4bd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>