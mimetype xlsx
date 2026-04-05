--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fb5be8bde314eae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55c4054f93c4596" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec6c8b50322a4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91c7f1e1f4946b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf4ee5e6d5fc4bc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec6c8b50322a4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69395c70ca241c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91c7f1e1f4946b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,092</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,774</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>