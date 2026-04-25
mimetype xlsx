--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf55c4054f93c4596" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd6576a55ca4a0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb91c7f1e1f4946b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182160df0b434ef6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd69395c70ca241c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb91c7f1e1f4946b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcca6e0a45d4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182160df0b434ef6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>