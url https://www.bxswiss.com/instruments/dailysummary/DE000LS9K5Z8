--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbd6576a55ca4a0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb3b7b146a94151" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R182160df0b434ef6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce44602fb004f17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fcca6e0a45d4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R182160df0b434ef6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0582ecc0424ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce44602fb004f17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...495 lines deleted...]
-          <x:t>205,307</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,548</x:t>
-[...53 lines deleted...]
-          <x:t>195,935</x:t>
+          <x:t>197,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>