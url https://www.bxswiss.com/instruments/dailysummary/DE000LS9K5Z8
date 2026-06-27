--- v7 (2026-06-05)
+++ v8 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb3b7b146a94151" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ee6e1dddb04c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce44602fb004f17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bc0dfc31f944eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0582ecc0424ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce44602fb004f17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23fadd76a8143d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bc0dfc31f944eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>206,759</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>206,708</x:t>
-[...566 lines deleted...]
-          <x:t>207,285</x:t>
+          <x:t>199,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>