--- v8 (2026-06-27)
+++ v9 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42ee6e1dddb04c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b5f616d338483c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58bc0dfc31f944eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b1c8f1e8924cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra23fadd76a8143d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58bc0dfc31f944eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf13bbc52c334136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b1c8f1e8924cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,590 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +251,571 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>