--- v9 (2026-07-25)
+++ v10 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b5f616d338483c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06d049f8caa498f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b1c8f1e8924cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b744eb1a414cda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf13bbc52c334136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b1c8f1e8924cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a23ac7f3a5e4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b744eb1a414cda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,002</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>