--- v10 (2026-08-14)
+++ v11 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc06d049f8caa498f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae20e0be6a4f43ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b744eb1a414cda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8cf8e58db361477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a23ac7f3a5e4bee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b744eb1a414cda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9ea3cd5c83d4df6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8cf8e58db361477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3D-Druck als neuer Megatrend</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Z8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>