--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R829d592962a048e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a1603bf7974e13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1c67d9d357c4244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f17e6e420a47fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree77b335622c4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1c67d9d357c4244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948eb0e040a941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f17e6e420a47fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>136,078</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,841</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>134,864</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>