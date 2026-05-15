--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20a1603bf7974e13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6b33e796574ef7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95f17e6e420a47fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36bfa2236354c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R948eb0e040a941e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95f17e6e420a47fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec666c8e4844160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36bfa2236354c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>134,182</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,848</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>137,398</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>