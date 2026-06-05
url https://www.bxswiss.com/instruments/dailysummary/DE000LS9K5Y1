--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b6b33e796574ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649cad8e4bc34c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra36bfa2236354c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98da7f02225457f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec666c8e4844160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra36bfa2236354c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe16838d39ff4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98da7f02225457f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>137,499</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,696</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...413 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,024</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>