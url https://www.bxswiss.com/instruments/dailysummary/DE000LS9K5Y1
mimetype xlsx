--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R649cad8e4bc34c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af59ba170b44a90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb98da7f02225457f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2b41c7fffb4fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe16838d39ff4be5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb98da7f02225457f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100c3544344c4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2b41c7fffb4fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,079</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>