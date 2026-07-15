--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1af59ba170b44a90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd213f2975c794de8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e2b41c7fffb4fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red0638126a37453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100c3544344c4975" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e2b41c7fffb4fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adad1c0c1824779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red0638126a37453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>