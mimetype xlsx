--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd213f2975c794de8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b881eacf10b4c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red0638126a37453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b6db62e8324f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0adad1c0c1824779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red0638126a37453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721a852fa25542be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b6db62e8324f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>