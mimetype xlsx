--- v12 (2026-08-04)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b881eacf10b4c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a51cab96614cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5b6db62e8324f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615126d9d70f44ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721a852fa25542be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5b6db62e8324f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e76bef45c8e407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615126d9d70f44ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...95 lines deleted...]
-          <x:t>155,002</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>155,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>