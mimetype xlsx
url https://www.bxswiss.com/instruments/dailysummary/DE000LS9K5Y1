--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84a51cab96614cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf004d6f5c8c4a23" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R615126d9d70f44ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9001e0bf12f3499b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e76bef45c8e407f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R615126d9d70f44ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7193a6222ad4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9001e0bf12f3499b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>