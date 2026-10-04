--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf004d6f5c8c4a23" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6224155e2a437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9001e0bf12f3499b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5747d67a3c7e4475"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7193a6222ad4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9001e0bf12f3499b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5a666a71c34032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5747d67a3c7e4475" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>156,823</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,070</x:t>
-[...215 lines deleted...]
-          <x:t>158,060</x:t>
+          <x:t>155,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>