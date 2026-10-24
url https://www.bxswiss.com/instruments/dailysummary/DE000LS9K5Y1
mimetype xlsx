--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6224155e2a437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f75c595b2bb4d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5747d67a3c7e4475"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3de1549f34a8454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5a666a71c34032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5747d67a3c7e4475" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5e43ae8d7344fc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3de1549f34a8454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DW - American Basic</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5Y1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>