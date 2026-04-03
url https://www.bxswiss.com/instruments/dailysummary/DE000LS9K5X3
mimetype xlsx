--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R84c33591681b4691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63565b98bb7e41f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd604b781dac84623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e430a3d1855495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22d0c78bca3643f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd604b781dac84623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red605a6b2cd74bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e430a3d1855495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>