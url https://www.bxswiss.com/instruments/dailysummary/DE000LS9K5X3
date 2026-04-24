--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63565b98bb7e41f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec53d898b8e4f4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e430a3d1855495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529bcc6e21634412"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red605a6b2cd74bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e430a3d1855495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441f9580b91c4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529bcc6e21634412" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,512</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>93,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,440</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>