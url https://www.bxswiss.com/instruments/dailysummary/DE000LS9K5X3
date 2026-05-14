--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec53d898b8e4f4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393463c81716480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R529bcc6e21634412"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db9b98c61b1461a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R441f9580b91c4a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R529bcc6e21634412" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bce6b16e8604a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db9b98c61b1461a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>92,372</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...414 lines deleted...]
-          <x:t>94,532</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,125</x:t>
-[...107 lines deleted...]
-          <x:t>92,840</x:t>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>