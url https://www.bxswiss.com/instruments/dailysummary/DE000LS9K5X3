--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R393463c81716480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efee3b7b448451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7db9b98c61b1461a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d6beb577c041b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bce6b16e8604a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7db9b98c61b1461a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7fbaa7d2ad4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d6beb577c041b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>94,532</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,125</x:t>
-[...258 lines deleted...]
-        <x:is>
           <x:t>94,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,076</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>