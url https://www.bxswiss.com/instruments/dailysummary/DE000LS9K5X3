--- v8 (2026-06-03)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2efee3b7b448451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8666b8bb16474e2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R33d6beb577c041b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717fb04e34684a19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d7fbaa7d2ad4637" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R33d6beb577c041b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd948e91f92f4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717fb04e34684a19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>