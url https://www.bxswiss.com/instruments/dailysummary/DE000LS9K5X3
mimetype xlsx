--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8666b8bb16474e2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc04a4df01d47af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R717fb04e34684a19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad96776203564d3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd948e91f92f4672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R717fb04e34684a19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba035346f0cd42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad96776203564d3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,173</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>