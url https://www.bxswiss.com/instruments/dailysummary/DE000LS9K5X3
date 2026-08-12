--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccc04a4df01d47af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3163cdd784a742e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad96776203564d3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdebf40e456444d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba035346f0cd42fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad96776203564d3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51502c6940524057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdebf40e456444d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>101,222</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,226</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>102,313</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,213</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>