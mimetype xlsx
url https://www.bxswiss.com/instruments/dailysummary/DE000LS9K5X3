--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3163cdd784a742e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9906831557458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdebf40e456444d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3c6ec4e2424881"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51502c6940524057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdebf40e456444d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407c3a16e68a4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3c6ec4e2424881" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>