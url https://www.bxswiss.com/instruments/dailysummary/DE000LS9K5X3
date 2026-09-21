--- v12 (2026-09-01)
+++ v13 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree9906831557458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33ab8d57a6b47e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3c6ec4e2424881"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485bcbcb1a8040c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407c3a16e68a4e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3c6ec4e2424881" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbefa6f57ba4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485bcbcb1a8040c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>