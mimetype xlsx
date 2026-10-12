--- v13 (2026-09-21)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc33ab8d57a6b47e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7aba8aecf6479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R485bcbcb1a8040c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05c822e457e4686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bbefa6f57ba4cd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R485bcbcb1a8040c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1748a8e9510c483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05c822e457e4686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>