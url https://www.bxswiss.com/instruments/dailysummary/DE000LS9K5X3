--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde7aba8aecf6479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8974c6d68a24a34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc05c822e457e4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48d9bf6aa6754e6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1748a8e9510c483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc05c822e457e4686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa8893e299b409a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48d9bf6aa6754e6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Pharmachampions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5X3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...284 lines deleted...]
-          <x:t>105,267</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,441</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>