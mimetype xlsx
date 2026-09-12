--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed0e99df4404eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3199b910ddcf4da6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red466d35bcfb428c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a0e89f6d9f4b0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fc22fd75964523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red466d35bcfb428c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f7eea329124ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a0e89f6d9f4b0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>10,741</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,274</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>11,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>