--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3199b910ddcf4da6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a6bd68b2f2441e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21a0e89f6d9f4b0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b62deb6fb374b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9f7eea329124ee8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21a0e89f6d9f4b0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995a582eb5414f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b62deb6fb374b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>