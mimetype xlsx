--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8a6bd68b2f2441e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb4788bd34b44679" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b62deb6fb374b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R012b157d17574232"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R995a582eb5414f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b62deb6fb374b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb91cc5cac40446fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R012b157d17574232" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,877</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>