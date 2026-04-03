--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red0b75db892541ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373c93dffb9243c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R316b66827ae640e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dd590605124440"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R486c5f2948964cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R316b66827ae640e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec46109079d2448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dd590605124440" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...301 lines deleted...]
-          <x:t>10,016</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,877</x:t>
-[...75 lines deleted...]
-          <x:t>10,826</x:t>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,476</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>10,616</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>