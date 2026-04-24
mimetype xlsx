--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R373c93dffb9243c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e7d00675ab483a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45dd590605124440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98af79735d248f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec46109079d2448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45dd590605124440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3e872dc7e244e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98af79735d248f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,826</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,476</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,069</x:t>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>