--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50e7d00675ab483a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0080c91a3514c0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra98af79735d248f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8f6d0afeda4623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c3e872dc7e244e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra98af79735d248f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5d0e614a45458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8f6d0afeda4623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>9,785</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,707</x:t>
-[...168 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,184</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>13.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,226</x:t>
-[...225 lines deleted...]
-          <x:t>9,543</x:t>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>