--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0080c91a3514c0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf0a816fa6a4708" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d8f6d0afeda4623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17181be730db4d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf5d0e614a45458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d8f6d0afeda4623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db45e6eee404225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17181be730db4d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,226</x:t>
-[...286 lines deleted...]
-          <x:t>28.04.2026</x:t>
+          <x:t>8,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,423</x:t>
-[...279 lines deleted...]
-          <x:t>8,168</x:t>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>