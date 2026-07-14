--- v9 (2026-06-04)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recf0a816fa6a4708" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4f6abb003a4aaa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17181be730db4d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e7aa726f544d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9db45e6eee404225" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17181be730db4d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa9061d99c644b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e7aa726f544d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...139 lines deleted...]
-          <x:t>8,671</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,381</x:t>
-[...436 lines deleted...]
-          <x:t>9,432</x:t>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>