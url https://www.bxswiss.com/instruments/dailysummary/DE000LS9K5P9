--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c4f6abb003a4aaa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331c592c6a0b4e9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e7aa726f544d53"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06539fba569d43e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7aa9061d99c644b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e7aa726f544d53" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0700bc51314b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06539fba569d43e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>