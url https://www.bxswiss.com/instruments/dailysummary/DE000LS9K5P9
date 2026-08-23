--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R331c592c6a0b4e9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reed0e99df4404eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06539fba569d43e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red466d35bcfb428c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0700bc51314b04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06539fba569d43e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93fc22fd75964523" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red466d35bcfb428c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The World is in Danger</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5P9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>9,047</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,110</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,935</x:t>
-[...166 lines deleted...]
-          <x:t>8,744</x:t>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,810</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,536</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>8,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>