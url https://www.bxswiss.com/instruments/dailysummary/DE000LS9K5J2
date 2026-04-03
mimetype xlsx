--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b163532d474fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88db16aed7f141a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bbc8ff4f1b04f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bddd3791cc412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc798b779094cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bbc8ff4f1b04f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ffbff60bc3446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bddd3791cc412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...301 lines deleted...]
-          <x:t>62,522</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,408</x:t>
-[...328 lines deleted...]
-          <x:t>62,174</x:t>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>