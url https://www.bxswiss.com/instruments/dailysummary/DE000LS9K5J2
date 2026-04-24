--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88db16aed7f141a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50833a66a48f4813" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bddd3791cc412a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e9f8889e034580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ffbff60bc3446b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bddd3791cc412a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846274d71e8a4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e9f8889e034580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,056</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>