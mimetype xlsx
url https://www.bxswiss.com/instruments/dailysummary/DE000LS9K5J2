--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50833a66a48f4813" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093904f8c6c7492f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7e9f8889e034580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca9ecff70c6416d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R846274d71e8a4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7e9f8889e034580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480ab13923a5403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca9ecff70c6416d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>62,237</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>62,558</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,300</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>62,367</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>