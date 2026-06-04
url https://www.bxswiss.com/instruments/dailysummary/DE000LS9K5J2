--- v7 (2026-05-14)
+++ v8 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093904f8c6c7492f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfb9d1ebae24c9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca9ecff70c6416d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859e4a5342b14a76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R480ab13923a5403b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca9ecff70c6416d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a676171ac7f409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859e4a5342b14a76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>62,276</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>62,178</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,309</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>62,256</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>