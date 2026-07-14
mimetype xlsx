--- v8 (2026-06-04)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfb9d1ebae24c9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1cf66d4d8847dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859e4a5342b14a76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d88f3d4aa947db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a676171ac7f409c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859e4a5342b14a76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6096ff5d69d74d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d88f3d4aa947db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,362</x:t>
-[...151 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>62,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,325</x:t>
-[...414 lines deleted...]
-          <x:t>62,289</x:t>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>