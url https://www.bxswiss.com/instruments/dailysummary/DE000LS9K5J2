--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc1cf66d4d8847dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79ce884adbc4c47" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53d88f3d4aa947db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c013a0cf8464304"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6096ff5d69d74d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53d88f3d4aa947db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac277836333b4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c013a0cf8464304" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>62,493</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>62,489</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,568</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>62,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,098</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>