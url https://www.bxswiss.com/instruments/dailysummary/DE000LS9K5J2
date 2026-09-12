--- v10 (2026-08-03)
+++ v11 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re79ce884adbc4c47" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc369ee62357e4b01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c013a0cf8464304"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re832c8ede8454dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac277836333b4d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c013a0cf8464304" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd727e6b8b8645f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re832c8ede8454dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>63,098</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>