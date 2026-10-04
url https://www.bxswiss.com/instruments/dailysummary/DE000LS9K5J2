--- v11 (2026-09-12)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc369ee62357e4b01" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645fb265ab114b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re832c8ede8454dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8600116c791b4071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd727e6b8b8645f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re832c8ede8454dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02ae6333e074bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8600116c791b4071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,544</x:t>
-[...576 lines deleted...]
-          <x:t>64,108</x:t>
+          <x:t>63,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>