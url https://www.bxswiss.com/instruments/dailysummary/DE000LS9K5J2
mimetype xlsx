--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R645fb265ab114b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7006b655dde34528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8600116c791b4071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2c57ce6af104cd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd02ae6333e074bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8600116c791b4071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2b866fccc8241c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2c57ce6af104cd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>USA Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5J2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,571 +149,193 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>63,650</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,707</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>64,008</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,073</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,006</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,480</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>