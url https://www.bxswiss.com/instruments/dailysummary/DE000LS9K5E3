--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R172bb8d6b9854d69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62313ea698b34ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50f29e34cc624b54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38288854a744759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recb65aa1cb4d460f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50f29e34cc624b54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155dfaab80714311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38288854a744759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...630 lines deleted...]
-          <x:t>109,553</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,541</x:t>
+          <x:t>107,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>