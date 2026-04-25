--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62313ea698b34ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5097e4b1eec3478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd38288854a744759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e37c434ff1a446a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R155dfaab80714311" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd38288854a744759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b95fb372ae04dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e37c434ff1a446a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,981</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>