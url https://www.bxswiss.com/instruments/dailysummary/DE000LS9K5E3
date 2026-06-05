--- v6 (2026-04-25)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5097e4b1eec3478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dfd351665840d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e37c434ff1a446a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d570b3878d4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b95fb372ae04dbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e37c434ff1a446a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16e6ce719d44794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d570b3878d4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>108,613</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>110,034</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>109,923</x:t>
-[...107 lines deleted...]
-          <x:t>108,465</x:t>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,898</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>