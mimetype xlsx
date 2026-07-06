--- v7 (2026-06-05)
+++ v8 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dfd351665840d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5af07c5ed6c4c64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28d570b3878d4c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2bdf257530f4e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra16e6ce719d44794" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28d570b3878d4c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba6ea82ffbd46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2bdf257530f4e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>