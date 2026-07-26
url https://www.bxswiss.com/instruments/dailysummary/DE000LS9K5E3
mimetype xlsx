--- v8 (2026-07-06)
+++ v9 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5af07c5ed6c4c64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81711699601b4b0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2bdf257530f4e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12cf1b6cefc4b5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ba6ea82ffbd46ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2bdf257530f4e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5011b6d3243f4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12cf1b6cefc4b5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>111,334</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,028</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>112,409</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>