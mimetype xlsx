--- v9 (2026-07-26)
+++ v10 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81711699601b4b0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda314e1bd3f4deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf12cf1b6cefc4b5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104cc0facba94e11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5011b6d3243f4230" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf12cf1b6cefc4b5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974790e045c143a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104cc0facba94e11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>112,409</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>09.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,257</x:t>
-[...16 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>112,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,596</x:t>
-[...279 lines deleted...]
-          <x:t>111,104</x:t>
+          <x:t>112,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>