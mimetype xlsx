--- v10 (2026-08-15)
+++ v11 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbda314e1bd3f4deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9438639f9f6f49cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R104cc0facba94e11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d1206f69e649bb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R974790e045c143a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R104cc0facba94e11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6eedf2dfe04a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d1206f69e649bb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>113,388</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>