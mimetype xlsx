--- v11 (2026-09-25)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9438639f9f6f49cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc487da9986d64d43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6d1206f69e649bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03aa326b67a4fba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a6eedf2dfe04a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6d1206f69e649bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ea520f4cbb47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03aa326b67a4fba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,836</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>