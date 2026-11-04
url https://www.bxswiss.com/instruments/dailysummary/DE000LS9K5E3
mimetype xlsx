--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc487da9986d64d43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02b5313e671d4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra03aa326b67a4fba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c91d94732fd4a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5ea520f4cbb47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra03aa326b67a4fba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bc420879b194d1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c91d94732fd4a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invest nach Markowitz</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5E3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>105,901</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>105,708</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>105,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,772</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>