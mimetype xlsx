--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0a45f67a24e4b40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5222a0aecd184b70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba14ea799e74513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9806738c79a44075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c2d42f586734c7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba14ea799e74513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7d3e185dc34521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9806738c79a44075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>552,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>548,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>543,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>