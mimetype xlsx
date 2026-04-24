--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5222a0aecd184b70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a78b59640264088" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9806738c79a44075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb351a4a13b074479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red7d3e185dc34521" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9806738c79a44075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a8c40047ae4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb351a4a13b074479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>520,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>543,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>546,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>535,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>531,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>