--- v7 (2026-04-24)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a78b59640264088" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bf3cc945094059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb351a4a13b074479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93a7538b09f4e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75a8c40047ae4cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb351a4a13b074479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cca500859a643c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93a7538b09f4e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>555,281</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>