--- v8 (2026-06-13)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bf3cc945094059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0541178e2e4398" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra93a7538b09f4e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9602f7731d4247c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cca500859a643c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra93a7538b09f4e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392248892a8c425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9602f7731d4247c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>616,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>617,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>610,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>612,502</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>593,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>576,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>