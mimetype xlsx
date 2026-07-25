--- v9 (2026-07-04)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0541178e2e4398" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0243ace09ae4cbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9602f7731d4247c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972067ffdd3e481e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R392248892a8c425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9602f7731d4247c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269233bb8a484e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972067ffdd3e481e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>582,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>579,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>581,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>