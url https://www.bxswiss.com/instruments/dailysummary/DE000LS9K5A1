--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf0243ace09ae4cbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02a7a19da364dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R972067ffdd3e481e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fb674decf94873"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R269233bb8a484e87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R972067ffdd3e481e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfa1977112b45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fb674decf94873" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>580,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>570,784</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>538,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>