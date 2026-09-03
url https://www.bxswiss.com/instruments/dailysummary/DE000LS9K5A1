--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf02a7a19da364dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac7d9fb2feb468d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7fb674decf94873"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540ccbad25914d17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdfa1977112b45ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7fb674decf94873" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7e0509037e44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540ccbad25914d17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>517,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>516,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>553,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>557,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>550,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>546,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>551,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>573,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>