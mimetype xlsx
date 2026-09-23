--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac7d9fb2feb468d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c43bbf0e6c4162" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R540ccbad25914d17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789cdfa1e73b4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7e0509037e44c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R540ccbad25914d17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdd003752cd4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789cdfa1e73b4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>558,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>549,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>555,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>563,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>566,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>556,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>559,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>568,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>571,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>570,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>