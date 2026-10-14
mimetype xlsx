--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c43bbf0e6c4162" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564c477078454f12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R789cdfa1e73b4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3207830ccc0648e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafdd003752cd4ca1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R789cdfa1e73b4bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d9e08bae34476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3207830ccc0648e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>571,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>567,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>572,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>592,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>591,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>610,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>597,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>