--- v14 (2026-10-14)
+++ v15 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R564c477078454f12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0465b2a076b94bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3207830ccc0648e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c71b06e03ef4da7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88d9e08bae34476b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3207830ccc0648e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4e1a3f8957485c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c71b06e03ef4da7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BurningFish</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K5A1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>578,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>574,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>595,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>603,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>597,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>599,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>577,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>566,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>572,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>580,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>579,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>612,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>617,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>606,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>587,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>581,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>601,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>