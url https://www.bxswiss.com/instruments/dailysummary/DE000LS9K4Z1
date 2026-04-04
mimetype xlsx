--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5f074d6651e4ed1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce8f06d5fa345bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95479fd5c78c4ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f53d6bf93d4c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda177e8536d74042" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95479fd5c78c4ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7644dedb618c47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f53d6bf93d4c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>96,150</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,092</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...224 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,317</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,393</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>