--- v5 (2026-04-04)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfce8f06d5fa345bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe358aaae764820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2f53d6bf93d4c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da86888f7874e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7644dedb618c47c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2f53d6bf93d4c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60355a9c37dc48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da86888f7874e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>96,019</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,829</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>95,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,279</x:t>
         </x:is>
       </x:c>
@@ -764,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>