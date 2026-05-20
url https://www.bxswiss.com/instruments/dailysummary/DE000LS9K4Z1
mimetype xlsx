--- v6 (2026-04-27)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffe358aaae764820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0eebc9a38cf44cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3da86888f7874e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3358a8d4f9e4a13"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60355a9c37dc48e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3da86888f7874e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2302119738643a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3358a8d4f9e4a13" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,792</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>