--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0eebc9a38cf44cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd090fca8cc94265" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3358a8d4f9e4a13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a3ae1c55294c20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2302119738643a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3358a8d4f9e4a13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0391845b3490423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a3ae1c55294c20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,346</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>