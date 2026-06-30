--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd090fca8cc94265" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a925a7554684ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3a3ae1c55294c20"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2b032a2bd8441e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0391845b3490423b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3a3ae1c55294c20" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99258fb1a4c4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2b032a2bd8441e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,467</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>