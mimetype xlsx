--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a925a7554684ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eec973f49d4706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c2b032a2bd8441e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd74e5fe3f1422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb99258fb1a4c4e80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c2b032a2bd8441e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5e9036106c48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd74e5fe3f1422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,469</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>