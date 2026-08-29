--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56eec973f49d4706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf3075ec46f46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cd74e5fe3f1422a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7f8fe7fa504559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e5e9036106c48ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cd74e5fe3f1422a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d96362245114f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7f8fe7fa504559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>119,199</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>