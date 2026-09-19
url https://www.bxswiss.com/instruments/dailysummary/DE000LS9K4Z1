--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdf3075ec46f46ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e3410ced6646ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d7f8fe7fa504559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e7d0673e2840a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d96362245114f36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d7f8fe7fa504559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170fa46f11b44864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e7d0673e2840a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>