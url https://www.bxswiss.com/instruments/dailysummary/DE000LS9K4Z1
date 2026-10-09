--- v12 (2026-09-19)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e3410ced6646ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854f87f05f3a45c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45e7d0673e2840a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29c62924d044edc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R170fa46f11b44864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45e7d0673e2840a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa89affe5ca4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29c62924d044edc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>