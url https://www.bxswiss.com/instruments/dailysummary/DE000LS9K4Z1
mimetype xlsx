--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R854f87f05f3a45c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd32c801cadf84e10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra29c62924d044edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa17bf98b3c14367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fa89affe5ca4f66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra29c62924d044edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b34b81f01bf41b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa17bf98b3c14367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Qualitätsaktien nach Levermann</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4Z1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>