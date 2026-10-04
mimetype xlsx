--- v10 (2026-09-14)
+++ v11 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18ee1d075764fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a08a615dbb24203" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e32e8d4b9574de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f8b37a921d4a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe8b9d7c5e445ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e32e8d4b9574de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36da15069ce44797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f8b37a921d4a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,270</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>