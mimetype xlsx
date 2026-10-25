--- v11 (2026-10-04)
+++ v12 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a08a615dbb24203" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c6c70a6c5ce494b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f8b37a921d4a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96993cd357654aca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36da15069ce44797" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f8b37a921d4a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rded540d167b64214" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96993cd357654aca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,724</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>