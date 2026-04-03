--- v1 (2026-02-21)
+++ v2 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0528a8992e584709" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093bea7aa63c4cdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5489915418ef4945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a95a46999047e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1f1bc9868f447c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5489915418ef4945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301e38a402d34648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a95a46999047e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...279 lines deleted...]
-          <x:t>164,907</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>164,034</x:t>
-[...323 lines deleted...]
-          <x:t>168,265</x:t>
+          <x:t>161,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>