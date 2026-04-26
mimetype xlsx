--- v2 (2026-04-03)
+++ v3 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093bea7aa63c4cdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde60a4f5e78d48c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79a95a46999047e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd299dd5ac36d422c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R301e38a402d34648" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79a95a46999047e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd49c16371ac44425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd299dd5ac36d422c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>