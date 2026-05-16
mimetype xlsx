--- v3 (2026-04-26)
+++ v4 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde60a4f5e78d48c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273cc485df304e04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd299dd5ac36d422c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a19efbb9264a1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd49c16371ac44425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd299dd5ac36d422c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5663d6c6ce9473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a19efbb9264a1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,248</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>