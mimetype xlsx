--- v4 (2026-05-16)
+++ v5 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R273cc485df304e04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96cf1346b3545fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a19efbb9264a1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de9294a1dd24b38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5663d6c6ce9473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a19efbb9264a1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0cc27bc054135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de9294a1dd24b38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,975</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>