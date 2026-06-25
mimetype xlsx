--- v5 (2026-06-05)
+++ v6 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96cf1346b3545fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bbfc36b4294439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1de9294a1dd24b38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6657747e79c14836"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd0cc27bc054135" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1de9294a1dd24b38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c47af1ea674e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6657747e79c14836" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,666</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>