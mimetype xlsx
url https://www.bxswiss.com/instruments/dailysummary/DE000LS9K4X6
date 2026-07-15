--- v6 (2026-06-25)
+++ v7 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22bbfc36b4294439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdb6fddec034006" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6657747e79c14836"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e52db9596ba4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41c47af1ea674e66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6657747e79c14836" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c4796ca2a940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e52db9596ba4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>