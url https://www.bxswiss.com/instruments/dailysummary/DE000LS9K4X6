--- v7 (2026-07-15)
+++ v8 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbdb6fddec034006" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986ab55f7be24dd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e52db9596ba4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e4c220d60144d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2c4796ca2a940e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e52db9596ba4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re350a1f9dae14ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e4c220d60144d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,421</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>