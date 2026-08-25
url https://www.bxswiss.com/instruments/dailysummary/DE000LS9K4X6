--- v8 (2026-08-04)
+++ v9 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R986ab55f7be24dd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608471d513224504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84e4c220d60144d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd325701aef4265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re350a1f9dae14ab5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84e4c220d60144d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd154bf1e9edf4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd325701aef4265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>172,871</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,377</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...496 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>