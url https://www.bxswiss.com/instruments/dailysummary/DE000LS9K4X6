--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R608471d513224504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18ee1d075764fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bd325701aef4265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e32e8d4b9574de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd154bf1e9edf4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bd325701aef4265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe8b9d7c5e445ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e32e8d4b9574de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MID CAP Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4X6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>