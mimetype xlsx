--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf42d9ad7a55c44d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2a87ddc68247ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6ed116e9cbb41bb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f461a7881244013"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc94f3dc4ac504ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6ed116e9cbb41bb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f89cd8f88f54ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f461a7881244013" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>