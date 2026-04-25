--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2a87ddc68247ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddc5eed4b9f40bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f461a7881244013"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a1d3fb8d4c44ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f89cd8f88f54ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f461a7881244013" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f7b6fc58a944c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a1d3fb8d4c44ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,239</x:t>
-[...328 lines deleted...]
-          <x:t>75,927</x:t>
+          <x:t>77,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,692</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>