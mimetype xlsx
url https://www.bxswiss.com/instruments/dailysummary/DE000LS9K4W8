--- v8 (2026-04-25)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddc5eed4b9f40bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6d1687fe9841b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a1d3fb8d4c44ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5231cb82cee04a90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f7b6fc58a944c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a1d3fb8d4c44ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4f0696a23f4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5231cb82cee04a90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>79,567</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,294</x:t>
-[...188 lines deleted...]
-          <x:t>78,939</x:t>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>