--- v9 (2026-06-13)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd6d1687fe9841b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d85c405fbb14836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5231cb82cee04a90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd488f3c5384524"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde4f0696a23f4cc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5231cb82cee04a90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74805a77f6ed4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd488f3c5384524" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,156</x:t>
-[...129 lines deleted...]
-          <x:t>83,036</x:t>
+          <x:t>81,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,203</x:t>
-[...188 lines deleted...]
-          <x:t>81,266</x:t>
+          <x:t>82,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,542</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>82,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>