--- v10 (2026-07-05)
+++ v11 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d85c405fbb14836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbee0b79a254656" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cd488f3c5384524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e4dedcff164ad0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74805a77f6ed4a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cd488f3c5384524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c64bc47b744b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e4dedcff164ad0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,521</x:t>
-[...31 lines deleted...]
-          <x:t>82,017</x:t>
+          <x:t>81,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,031</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>83,021</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>