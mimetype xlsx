--- v11 (2026-07-25)
+++ v12 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dbee0b79a254656" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89064ffaebf743fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R22e4dedcff164ad0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43420c7a217a47be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c64bc47b744b1a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R22e4dedcff164ad0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c35aded44404599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43420c7a217a47be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,500</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>84,067</x:t>
-[...507 lines deleted...]
-          <x:t>82,551</x:t>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,041</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>82,731</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>