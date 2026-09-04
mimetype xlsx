--- v12 (2026-08-14)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89064ffaebf743fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961e556a87494a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43420c7a217a47be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c73dcd0f294e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c35aded44404599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43420c7a217a47be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573fd7d744f24773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c73dcd0f294e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...166 lines deleted...]
-          <x:t>82,551</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,041</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...332 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,388</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>