--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961e556a87494a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fc69481d924be2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46c73dcd0f294e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1876c4df2314c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R573fd7d744f24773" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46c73dcd0f294e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea9952e419f43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1876c4df2314c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,881</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>