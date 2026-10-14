--- v14 (2026-09-24)
+++ v15 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0fc69481d924be2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f707cf8c91488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1876c4df2314c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45e6b52f3a04975"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ea9952e419f43a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1876c4df2314c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra273f5ee14924777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45e6b52f3a04975" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>