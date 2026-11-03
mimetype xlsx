--- v15 (2026-10-14)
+++ v16 (2026-11-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15f707cf8c91488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc540fa0566654057" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb45e6b52f3a04975"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc78e09771f5348e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra273f5ee14924777" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb45e6b52f3a04975" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R489ea346e481478f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc78e09771f5348e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PHTrading Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4W8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...107 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,271</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>80,536</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>