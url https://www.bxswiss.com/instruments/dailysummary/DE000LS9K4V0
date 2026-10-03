--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563c13188da7415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf402fc04ef3a4aa0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d2702539914baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3858d32b6f804e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac99f39ee2264f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d2702539914baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bedd46f89c14208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3858d32b6f804e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,004</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>