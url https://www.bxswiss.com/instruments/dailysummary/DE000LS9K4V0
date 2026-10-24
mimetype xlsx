--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf402fc04ef3a4aa0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebab43f7ed074d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3858d32b6f804e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56b01d4503a2457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bedd46f89c14208" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3858d32b6f804e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fec529eac4a4eb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56b01d4503a2457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,176</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>251,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>