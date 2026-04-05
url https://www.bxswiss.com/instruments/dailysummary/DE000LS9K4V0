--- v3 (2026-02-21)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37ee4a02ace04517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b1bec5448f4a70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7af697413ed04978"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47423348b93a4a24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501dd1ba981c44ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7af697413ed04978" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc73fedda444a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47423348b93a4a24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>231,081</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>