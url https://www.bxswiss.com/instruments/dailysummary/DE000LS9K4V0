--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70b1bec5448f4a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53be7d9c96544b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47423348b93a4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd986411a4674a00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbbc73fedda444a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47423348b93a4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86558e34ad94456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd986411a4674a00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,033</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>