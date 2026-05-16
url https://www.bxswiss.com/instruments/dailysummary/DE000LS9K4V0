--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53be7d9c96544b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf376781be7124439" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd986411a4674a00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d523ffa0f14796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86558e34ad94456f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd986411a4674a00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b9061014274f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d523ffa0f14796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>230,853</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>230,005</x:t>
-[...301 lines deleted...]
-          <x:t>230,033</x:t>
+          <x:t>227,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>