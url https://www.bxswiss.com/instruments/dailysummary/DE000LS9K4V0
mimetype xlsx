--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf376781be7124439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a9bf7088f84b56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d523ffa0f14796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f359880082e4d8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21b9061014274f09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d523ffa0f14796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b361bffc9841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f359880082e4d8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>231,636</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,144</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>