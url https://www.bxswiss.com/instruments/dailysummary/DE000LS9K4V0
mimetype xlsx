--- v7 (2026-06-05)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0a9bf7088f84b56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b2da2959fa4540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f359880082e4d8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e75acfeea3452a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b361bffc9841eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f359880082e4d8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2081c0d99a6b4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e75acfeea3452a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,661</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,799</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>