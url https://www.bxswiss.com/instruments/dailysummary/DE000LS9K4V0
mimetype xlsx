--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3b2da2959fa4540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racad80086bd94002" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e75acfeea3452a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4edcc9d104e4006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2081c0d99a6b4d30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e75acfeea3452a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66450a0e75c54380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4edcc9d104e4006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,005</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>256,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>