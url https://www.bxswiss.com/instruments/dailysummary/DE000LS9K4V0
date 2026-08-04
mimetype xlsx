--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racad80086bd94002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15ed9322c704c62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4edcc9d104e4006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62472dfbb11e4e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66450a0e75c54380" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4edcc9d104e4006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce87eaa764a4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62472dfbb11e4e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,377</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>265,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>