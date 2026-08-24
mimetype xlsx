--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd15ed9322c704c62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d883298d744faa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62472dfbb11e4e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae635d012e84711"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce87eaa764a4339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62472dfbb11e4e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659dbb64b5084eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae635d012e84711" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>270,724</x:t>
-[...360 lines deleted...]
-          <x:t>265,283</x:t>
+          <x:t>269,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>