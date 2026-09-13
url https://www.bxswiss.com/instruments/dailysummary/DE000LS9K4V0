--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64d883298d744faa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R563c13188da7415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae635d012e84711"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d2702539914baa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R659dbb64b5084eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae635d012e84711" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac99f39ee2264f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d2702539914baa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>US Banken</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>257,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>