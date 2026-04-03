--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8efb36d91e28431e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea80d3799ec749c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fc132f9d9094ae9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e5d097b2344396"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1ab06c353e4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fc132f9d9094ae9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e59e5d8c5249e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e5d097b2344396" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,780</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>