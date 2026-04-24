--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea80d3799ec749c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8d37869d5549fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e5d097b2344396"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d86726055e4deb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3e59e5d8c5249e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e5d097b2344396" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ef5ff03a9f4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d86726055e4deb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,094</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>