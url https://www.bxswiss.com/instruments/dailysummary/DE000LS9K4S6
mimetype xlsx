--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf8d37869d5549fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78195131fdc949ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d86726055e4deb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d084b13e754ab9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75ef5ff03a9f4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d86726055e4deb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc716a8fc564310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d084b13e754ab9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>