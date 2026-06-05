--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78195131fdc949ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3982e89aa44ac2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90d084b13e754ab9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b54a6d1167437f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fc716a8fc564310" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90d084b13e754ab9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33b40037b1e44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b54a6d1167437f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>