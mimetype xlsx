--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf3982e89aa44ac2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c74483c0a8d4c95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b54a6d1167437f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb586b52a32814165"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra33b40037b1e44db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b54a6d1167437f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e8065c616e4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb586b52a32814165" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>