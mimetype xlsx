--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c74483c0a8d4c95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8aa03a7ef94a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb586b52a32814165"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f28285c2ffb4305"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43e8065c616e4fca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb586b52a32814165" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31faeffef0b41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f28285c2ffb4305" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,422</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>