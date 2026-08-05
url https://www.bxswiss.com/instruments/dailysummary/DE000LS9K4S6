--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b8aa03a7ef94a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff23f18b6d73424b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f28285c2ffb4305"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c02afe9e1f4d9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf31faeffef0b41f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f28285c2ffb4305" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf312f8a5cf7d4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c02afe9e1f4d9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...640 lines deleted...]
-          <x:t>183,294</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>