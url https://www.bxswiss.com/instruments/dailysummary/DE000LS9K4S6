--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff23f18b6d73424b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa74e50c67146cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c02afe9e1f4d9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5b42819f8b485d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf312f8a5cf7d4e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c02afe9e1f4d9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9496eca11b24ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5b42819f8b485d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,382</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>