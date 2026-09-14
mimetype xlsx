--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaa74e50c67146cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341c9c059c5141e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5b42819f8b485d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac836f48ec034498"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9496eca11b24ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5b42819f8b485d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4d9f751d6c486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac836f48ec034498" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>