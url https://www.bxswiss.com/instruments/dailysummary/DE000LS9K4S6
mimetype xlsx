--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R341c9c059c5141e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892f7159d26d4505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac836f48ec034498"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b39c1776c44ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c4d9f751d6c486e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac836f48ec034498" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796ea8d61e104f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b39c1776c44ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>