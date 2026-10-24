--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R892f7159d26d4505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7ac780e393439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4b39c1776c44ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a83794586c4703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R796ea8d61e104f25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4b39c1776c44ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad6687a917da4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a83794586c4703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Momentum - relative Stärke</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4S6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,079</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>