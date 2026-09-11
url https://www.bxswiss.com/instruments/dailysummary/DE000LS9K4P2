--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0032a526e67a446c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda20953e1194b2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f248bd9142d4b78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ccbe60d3f748ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878a11301eb84e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f248bd9142d4b78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c6ffb9fb0d474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ccbe60d3f748ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,225</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>