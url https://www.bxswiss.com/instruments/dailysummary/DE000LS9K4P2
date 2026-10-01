--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda20953e1194b2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9eb6abc7b3c476c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6ccbe60d3f748ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a5daaaf7f84101"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40c6ffb9fb0d474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6ccbe60d3f748ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf28fa77abbe4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a5daaaf7f84101" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>