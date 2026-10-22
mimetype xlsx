--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9eb6abc7b3c476c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdb4d715b1524cf8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03a5daaaf7f84101"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d36a32903af4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf28fa77abbe4609" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03a5daaaf7f84101" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R388769f005bd4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d36a32903af4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,356</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>