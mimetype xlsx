--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbba2ffa6432345e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40bd054d6f89477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14639beb292e45fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3e3f13ea574179"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c39239f33574702" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14639beb292e45fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0c1ccf9282435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3e3f13ea574179" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,376</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>