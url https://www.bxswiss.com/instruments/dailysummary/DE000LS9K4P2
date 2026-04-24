--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40bd054d6f89477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6656f906b213471f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf3e3f13ea574179"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821c68c790194775"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd0c1ccf9282435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf3e3f13ea574179" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7094122f56be4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821c68c790194775" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>103,218</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,766</x:t>
-[...146 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>104,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>103,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>