--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6656f906b213471f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc100dbab5a05429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821c68c790194775"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1fdbf373a94bcb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7094122f56be4fe2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821c68c790194775" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1291df76d7d547ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1fdbf373a94bcb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,204</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...418 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,617</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>