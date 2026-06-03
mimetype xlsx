--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc100dbab5a05429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a22c58993804376" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1fdbf373a94bcb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986c802cf32b49ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1291df76d7d547ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1fdbf373a94bcb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bd7febde224cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986c802cf32b49ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,942</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>