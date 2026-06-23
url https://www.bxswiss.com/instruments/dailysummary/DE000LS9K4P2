--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a22c58993804376" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03bc20920e7483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986c802cf32b49ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c099e47fc44528"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6bd7febde224cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986c802cf32b49ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce35441d7d74ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c099e47fc44528" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>103,728</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,116</x:t>
-[...75 lines deleted...]
-          <x:t>104,190</x:t>
+          <x:t>103,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,193</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>101,687</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>