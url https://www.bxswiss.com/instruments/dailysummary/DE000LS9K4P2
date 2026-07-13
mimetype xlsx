--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb03bc20920e7483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8947df146d474402" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9c099e47fc44528"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc764b5e14e0342f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ce35441d7d74ddf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9c099e47fc44528" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa005b7b5dc54ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc764b5e14e0342f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,259</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>