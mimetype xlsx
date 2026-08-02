--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8947df146d474402" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1754a6ae5f164557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc764b5e14e0342f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4eb0201b8e54f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa005b7b5dc54ebc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc764b5e14e0342f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e96b4c691e4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4eb0201b8e54f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>104,724</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...290 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,499</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>