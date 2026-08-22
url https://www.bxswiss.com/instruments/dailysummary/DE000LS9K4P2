--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1754a6ae5f164557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0032a526e67a446c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re4eb0201b8e54f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f248bd9142d4b78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e96b4c691e4743" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re4eb0201b8e54f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R878a11301eb84e5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f248bd9142d4b78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendfood &amp; Consumption</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4P2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...338 lines deleted...]
-          <x:t>108,434</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...262 lines deleted...]
-          <x:t>108,718</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,574</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>