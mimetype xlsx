--- v5 (2026-03-14)
+++ v6 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf04a5c089c2d4169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e60813bfae454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391a142da8c1436a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6d63e833b6459c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54858c61cfb0455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391a142da8c1436a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366ff5ccac054fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6d63e833b6459c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>74,926</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,177</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>74,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>