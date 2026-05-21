--- v6 (2026-04-28)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2e60813bfae454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb331e27a87044961" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a6d63e833b6459c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb722a316ff4c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R366ff5ccac054fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a6d63e833b6459c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5afedf2ca14bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb722a316ff4c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>74,952</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,973</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...438 lines deleted...]
-          <x:t>75,593</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>