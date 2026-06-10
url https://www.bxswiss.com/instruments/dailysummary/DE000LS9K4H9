--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb331e27a87044961" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2badf8fbb34cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bb722a316ff4c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ae320a55324d88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a5afedf2ca14bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bb722a316ff4c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e01bc077704687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ae320a55324d88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,973</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>