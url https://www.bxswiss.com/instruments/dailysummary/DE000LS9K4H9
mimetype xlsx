--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raf2badf8fbb34cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9253e98e5649aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9ae320a55324d88"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95985cf8b7984ad6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5e01bc077704687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9ae320a55324d88" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40a672521c14e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95985cf8b7984ad6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>75,103</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,073</x:t>
-[...11 lines deleted...]
-          <x:t>74,957</x:t>
+          <x:t>75,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>74,838</x:t>
-[...490 lines deleted...]
-          <x:t>75,127</x:t>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,412</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>