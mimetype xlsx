--- v9 (2026-07-03)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f9253e98e5649aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741bb269c6654330" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95985cf8b7984ad6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fc667ac6d14902"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb40a672521c14e1f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95985cf8b7984ad6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d62b82b46e4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fc667ac6d14902" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>75,412</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>