--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741bb269c6654330" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41c0278dfed4c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55fc667ac6d14902"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dd306548b64e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d62b82b46e4c53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55fc667ac6d14902" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7140a3b09b794f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dd306548b64e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>76,372</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,678</x:t>
-[...43 lines deleted...]
-          <x:t>76,111</x:t>
+          <x:t>76,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,108</x:t>
-[...480 lines deleted...]
-          <x:t>76,516</x:t>
+          <x:t>76,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,374</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>76,493</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>