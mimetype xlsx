--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra41c0278dfed4c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb757a28482a84b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9dd306548b64e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7cbc50b5b5487b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7140a3b09b794f1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9dd306548b64e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cc92bfd1114dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7cbc50b5b5487b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,685</x:t>
-[...85 lines deleted...]
-          <x:t>76,355</x:t>
+          <x:t>76,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,630</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...478 lines deleted...]
-          <x:t>76,684</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>