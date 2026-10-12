--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb757a28482a84b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59646726b3954d1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea7cbc50b5b5487b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf712b38ab6a4cbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9cc92bfd1114dbe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea7cbc50b5b5487b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06570b317d4141e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf712b38ab6a4cbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>76,693</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,561</x:t>
-[...512 lines deleted...]
-          <x:t>76,333</x:t>
+          <x:t>76,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>