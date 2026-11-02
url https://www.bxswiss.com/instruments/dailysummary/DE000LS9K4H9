--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59646726b3954d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37c66256145e4052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf712b38ab6a4cbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ee49ecc8644ac5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06570b317d4141e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf712b38ab6a4cbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4242ca6fd504c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ee49ecc8644ac5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>RudolphInvest Real Estate Income</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4H9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>