--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb770de130214200" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dce6e9088784747" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7695c93c8b43477e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327e73a2c7f04f95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19feeac5db4442fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7695c93c8b43477e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb8aa20f0534bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327e73a2c7f04f95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>