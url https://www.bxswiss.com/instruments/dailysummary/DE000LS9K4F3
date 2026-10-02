--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dce6e9088784747" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fff6d4e54b74d3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R327e73a2c7f04f95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80139b22e1ff4437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refb8aa20f0534bcd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R327e73a2c7f04f95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b4cfa10c364273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80139b22e1ff4437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,995</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>