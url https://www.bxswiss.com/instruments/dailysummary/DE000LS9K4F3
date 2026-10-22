--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fff6d4e54b74d3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46d57353c3774bbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80139b22e1ff4437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a8f5984f7e4489a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b4cfa10c364273" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80139b22e1ff4437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R196ff35f9db542f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a8f5984f7e4489a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>223,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,987</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>