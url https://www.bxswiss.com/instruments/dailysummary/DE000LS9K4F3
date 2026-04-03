--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re158709cd878485e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd052642aff54d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c4c2b37b4446d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec69e79d488418a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0897c17dac084eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c4c2b37b4446d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0ef5560c3941fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec69e79d488418a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>