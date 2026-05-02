--- v6 (2026-04-03)
+++ v7 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd052642aff54d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334dff5ed0274896" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbec69e79d488418a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f6eae8b79b409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab0ef5560c3941fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbec69e79d488418a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bef611fba1e4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f6eae8b79b409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,617 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,614</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +224,517 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,223</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>