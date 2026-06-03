--- v7 (2026-05-02)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334dff5ed0274896" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d23128f90a42d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f6eae8b79b409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6719d763a24155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bef611fba1e4622" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f6eae8b79b409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c91a946ce1440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6719d763a24155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>179,223</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,121</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>