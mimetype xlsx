--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d23128f90a42d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bac05a49384dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b6719d763a24155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db7187f82c24c89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0c91a946ce1440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b6719d763a24155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra283532d1cdb43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db7187f82c24c89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,914</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>