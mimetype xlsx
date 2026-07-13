--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27bac05a49384dd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da4e963b982401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3db7187f82c24c89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R514e338c881b4053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra283532d1cdb43ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3db7187f82c24c89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e14d3f33f8432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R514e338c881b4053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,393</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>