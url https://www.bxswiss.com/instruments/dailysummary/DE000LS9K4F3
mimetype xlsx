--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da4e963b982401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc1fe263994478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R514e338c881b4053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69be1e60f7e54b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26e14d3f33f8432f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R514e338c881b4053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cceafa65e4d4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69be1e60f7e54b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>