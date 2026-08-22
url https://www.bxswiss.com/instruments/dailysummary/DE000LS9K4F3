--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fc1fe263994478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb770de130214200" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69be1e60f7e54b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7695c93c8b43477e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cceafa65e4d4dde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69be1e60f7e54b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19feeac5db4442fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7695c93c8b43477e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Maverick</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4F3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,823</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>