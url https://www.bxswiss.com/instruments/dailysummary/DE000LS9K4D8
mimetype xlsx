--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a852fbc83bb4512" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320512f3df584ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c798439affa4f3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750a865242b248df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf12990035d3b44b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c798439affa4f3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c7bb69454842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750a865242b248df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>177,936</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>