--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320512f3df584ec2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeb69d9989644d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750a865242b248df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf718e11d6b4a4f34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c7bb69454842ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750a865242b248df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3dadbd90ea64d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf718e11d6b4a4f34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>