--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbeb69d9989644d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc15ecfa9304433" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf718e11d6b4a4f34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4250a3f817b64ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3dadbd90ea64d4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf718e11d6b4a4f34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c42c7a7dd34fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4250a3f817b64ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>