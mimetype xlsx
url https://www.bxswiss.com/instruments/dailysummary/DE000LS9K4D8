--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Recc15ecfa9304433" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a310a4f1a6c462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4250a3f817b64ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17660f3163d647fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22c42c7a7dd34fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4250a3f817b64ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra861f4d6ba3f4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17660f3163d647fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>