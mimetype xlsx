--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a310a4f1a6c462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785ea94852644fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17660f3163d647fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914e4c3436c045ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra861f4d6ba3f4c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17660f3163d647fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199a58272e4a4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914e4c3436c045ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>189,165</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>189,885</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>