--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785ea94852644fc4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd156bb95b4af4a33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R914e4c3436c045ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91ef069674b453f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R199a58272e4a4686" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R914e4c3436c045ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25836c8d7054889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91ef069674b453f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,218</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>