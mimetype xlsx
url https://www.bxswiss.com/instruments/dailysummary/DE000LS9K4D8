--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd156bb95b4af4a33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f22ac592494ddd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91ef069674b453f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e4cb6e474f4d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb25836c8d7054889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91ef069674b453f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a0651b79bd4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e4cb6e474f4d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,226</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>