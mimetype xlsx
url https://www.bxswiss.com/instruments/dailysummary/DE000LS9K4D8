--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5f22ac592494ddd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fffd184e6149ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29e4cb6e474f4d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88d8aaeba7c4298"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a0651b79bd4e6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29e4cb6e474f4d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad51de0521141a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88d8aaeba7c4298" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>199,594</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,221</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>04.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>202,273</x:t>
-[...354 lines deleted...]
-        <x:is>
           <x:t>200,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>