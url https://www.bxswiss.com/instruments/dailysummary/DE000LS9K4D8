--- v11 (2026-09-11)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40fffd184e6149ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b09838ecc044ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re88d8aaeba7c4298"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R667da00e2ccd45ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ad51de0521141a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re88d8aaeba7c4298" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba109e01ff54d04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R667da00e2ccd45ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>World Wide Value</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4D8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>