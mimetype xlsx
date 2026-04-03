--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a4c1eafc9149ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re045e3bdcb96467c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96e3621777854731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e6864e977648b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0dedb79184464987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96e3621777854731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra318864a84214652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e6864e977648b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>252,647</x:t>
-[...408 lines deleted...]
-        <x:is>
           <x:t>246,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,993</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,732</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>