--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re045e3bdcb96467c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71077cd081c4fb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56e6864e977648b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0b12f9911347f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra318864a84214652" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56e6864e977648b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddc860840c744d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0b12f9911347f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,986</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>