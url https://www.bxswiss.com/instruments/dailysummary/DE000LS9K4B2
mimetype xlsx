--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re71077cd081c4fb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc983f47178f749a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e0b12f9911347f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6321734f6a04662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ddc860840c744d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e0b12f9911347f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffac67fce384672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6321734f6a04662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>