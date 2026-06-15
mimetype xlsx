--- v9 (2026-05-14)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc983f47178f749a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525f2c30edcc4155" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6321734f6a04662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec8213efb904127"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reffac67fce384672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6321734f6a04662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa3757989a14a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec8213efb904127" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>242,187</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>