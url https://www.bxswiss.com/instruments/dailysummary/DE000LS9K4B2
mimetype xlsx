--- v10 (2026-06-15)
+++ v11 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R525f2c30edcc4155" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd69738038a4830" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec8213efb904127"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32997fd27b7945a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa3757989a14a1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec8213efb904127" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7839b696654c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32997fd27b7945a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +305,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>248,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>