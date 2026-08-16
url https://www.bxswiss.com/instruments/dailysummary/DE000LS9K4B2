--- v11 (2026-07-07)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dd69738038a4830" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f84a5e8decf4337" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32997fd27b7945a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a311b2c6db34245"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7839b696654c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32997fd27b7945a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raecbb57ccb984c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a311b2c6db34245" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>262,285</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>