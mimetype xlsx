--- v12 (2026-08-16)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f84a5e8decf4337" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925f04b9321942a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a311b2c6db34245"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8fbcc14cb647b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raecbb57ccb984c96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a311b2c6db34245" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531c02fdc8c74d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8fbcc14cb647b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>