--- v13 (2026-09-06)
+++ v14 (2026-09-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R925f04b9321942a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c0d074af3c49cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe8fbcc14cb647b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ec9477dbd58478a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531c02fdc8c74d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe8fbcc14cb647b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a121a05957c4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ec9477dbd58478a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>