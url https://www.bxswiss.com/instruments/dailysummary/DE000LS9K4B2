--- v14 (2026-09-27)
+++ v15 (2026-10-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38c0d074af3c49cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c723cd7ece4a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ec9477dbd58478a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bae510d9fa40f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a121a05957c4007" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ec9477dbd58478a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b9913f978e495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bae510d9fa40f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,482</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,001</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>