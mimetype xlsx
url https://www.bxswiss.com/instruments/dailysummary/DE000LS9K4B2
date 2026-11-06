--- v15 (2026-10-17)
+++ v16 (2026-11-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c723cd7ece4a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R613cca10eaaf49be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6bae510d9fa40f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae0d89ce88f42e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6b9913f978e495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6bae510d9fa40f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77755dced0ba4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae0d89ce88f42e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DUFFOlio - Balance, konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4B2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>