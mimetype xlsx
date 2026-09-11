--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780ce927e2e74727" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10369834c534a80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d7f11ed3bc4c64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d624c56d634fe2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c1fac458e44ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d7f11ed3bc4c64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0df824a2264440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d624c56d634fe2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>360,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>