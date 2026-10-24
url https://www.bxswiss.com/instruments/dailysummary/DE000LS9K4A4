--- v14 (2026-09-11)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10369834c534a80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78ba58ed6bce4491" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7d624c56d634fe2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99b6e79ca4944dd5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae0df824a2264440" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7d624c56d634fe2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3972613b720149a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99b6e79ca4944dd5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>367,524</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>