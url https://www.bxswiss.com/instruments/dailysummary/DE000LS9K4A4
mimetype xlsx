--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca07aa3248ad45ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9b3a2136224b10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R451926e1601f46ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb82b1da4354a42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31513fdbf6fe45e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R451926e1601f46ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6161f9426761428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb82b1da4354a42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...188 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>246,379</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>