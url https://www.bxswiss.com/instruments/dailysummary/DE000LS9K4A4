--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d9b3a2136224b10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cabb908cca4de4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rceb82b1da4354a42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f472cff66774597"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6161f9426761428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rceb82b1da4354a42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf7e34bbcbb4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f472cff66774597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,815</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,832</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>