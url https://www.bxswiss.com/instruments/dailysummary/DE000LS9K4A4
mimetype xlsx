--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cabb908cca4de4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3966d470164fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f472cff66774597"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6659591115a04d16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bf7e34bbcbb4a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f472cff66774597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0b6fc0bb024d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6659591115a04d16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>253,274</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>314,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>320,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,476</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>