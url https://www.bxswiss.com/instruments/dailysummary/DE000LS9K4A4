--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3966d470164fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bd80a1976048ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6659591115a04d16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c81a4e4dfd447d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e0b6fc0bb024d89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6659591115a04d16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177e49ef30a642c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c81a4e4dfd447d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>300,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>304,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>296,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>301,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>347,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>345,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>