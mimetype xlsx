--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90bd80a1976048ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fed75dc655f441f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c81a4e4dfd447d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa3befeb0334367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177e49ef30a642c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c81a4e4dfd447d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67cb4e4667e4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa3befeb0334367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>338,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>341,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>337,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>340,978</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,857</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>