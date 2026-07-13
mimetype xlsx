--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fed75dc655f441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878b13f4b2d54b3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcaa3befeb0334367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6b7d4895cd4230"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67cb4e4667e4f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcaa3befeb0334367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd917f75d8e47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6b7d4895cd4230" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>371,865</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>374,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,756</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>377,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,532</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>