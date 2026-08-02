--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R878b13f4b2d54b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65541dbcbd84afc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6b7d4895cd4230"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc606c21950a495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd917f75d8e47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6b7d4895cd4230" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd404d02133b4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc606c21950a495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,441 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>372,370</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,723</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>370,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>372,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>363,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>369,342</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>362,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>361,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>333,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>