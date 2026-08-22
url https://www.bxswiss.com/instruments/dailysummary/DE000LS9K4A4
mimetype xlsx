--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra65541dbcbd84afc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780ce927e2e74727" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc606c21950a495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9d7f11ed3bc4c64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd404d02133b4dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc606c21950a495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57c1fac458e44ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9d7f11ed3bc4c64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wachstumsunternehmen USA/Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K4A4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>359,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,894</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>350,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>351,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>350,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>360,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>