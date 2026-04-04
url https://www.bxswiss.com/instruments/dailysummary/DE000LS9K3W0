--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45be16146f374a70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cbabb0aba445dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf9599426a0449ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a46e256f0a4422"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra750679bb9dd4d2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf9599426a0449ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe712da8e22b4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a46e256f0a4422" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>