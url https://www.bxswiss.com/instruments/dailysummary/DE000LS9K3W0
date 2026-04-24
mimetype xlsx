--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1cbabb0aba445dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f8526aa1924a57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a46e256f0a4422"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e2c3c0ec8a4e2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe712da8e22b4215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a46e256f0a4422" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23740d3a0fa342f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e2c3c0ec8a4e2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>