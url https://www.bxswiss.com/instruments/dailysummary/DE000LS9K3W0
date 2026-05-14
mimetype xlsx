--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f8526aa1924a57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4090a9de9764dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82e2c3c0ec8a4e2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987a72c9f8d44b8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23740d3a0fa342f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82e2c3c0ec8a4e2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8d965713a04840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987a72c9f8d44b8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,757</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>