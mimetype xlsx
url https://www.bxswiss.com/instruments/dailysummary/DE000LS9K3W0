--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4090a9de9764dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b1a790d0bc4abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R987a72c9f8d44b8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4858ff4eebb24a34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a8d965713a04840" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R987a72c9f8d44b8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79494b4ff0da47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4858ff4eebb24a34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>