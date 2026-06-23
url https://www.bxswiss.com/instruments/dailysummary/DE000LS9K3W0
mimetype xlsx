--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5b1a790d0bc4abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c677b341334860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4858ff4eebb24a34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f9203394a240d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79494b4ff0da47ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4858ff4eebb24a34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfeec34b3824a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f9203394a240d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>