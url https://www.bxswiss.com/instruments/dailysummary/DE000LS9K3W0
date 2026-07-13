--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c677b341334860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d3c0efb39544f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8f9203394a240d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d8e871878747dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cfeec34b3824a05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8f9203394a240d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b16b4368fa742dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d8e871878747dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,762</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>