--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d3c0efb39544f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b870b6415944bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61d8e871878747dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40ed72989bc4095"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b16b4368fa742dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61d8e871878747dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0b9d9aa57744f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40ed72989bc4095" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>