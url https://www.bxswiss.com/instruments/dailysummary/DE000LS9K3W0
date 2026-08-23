--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b870b6415944bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c35dec7c934c78" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc40ed72989bc4095"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b948c9d45b4ef8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0b9d9aa57744f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc40ed72989bc4095" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bed92168577477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b948c9d45b4ef8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,532</x:t>
-[...225 lines deleted...]
-          <x:t>86,975</x:t>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>