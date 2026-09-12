--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0c35dec7c934c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73428e6fd974ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b948c9d45b4ef8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a9f51ae9ca412e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bed92168577477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b948c9d45b4ef8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773cc0119d7d4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a9f51ae9ca412e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,893</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>