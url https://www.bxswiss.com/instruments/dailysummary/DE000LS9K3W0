--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re73428e6fd974ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15fd28fb3b494b1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20a9f51ae9ca412e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd7701770ba4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R773cc0119d7d4d24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20a9f51ae9ca412e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f578259e9f469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd7701770ba4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>