--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15fd28fb3b494b1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cb89838edc4f5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4dd7701770ba4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R403d08557473448a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42f578259e9f469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4dd7701770ba4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53df06ec219c4864" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R403d08557473448a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term-Asien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3W0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,608 +149,203 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>85,960</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...317 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,311</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>