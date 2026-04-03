--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R939be974ef5a47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd368f1c80e85460e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54967a389ccf4bca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b324eee27c14c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda95ad368c9d441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54967a389ccf4bca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a10a4cfcc7a4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b324eee27c14c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>358,615</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>346,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>357,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>341,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>