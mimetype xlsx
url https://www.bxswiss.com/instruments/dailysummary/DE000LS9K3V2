--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd368f1c80e85460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5967b1ce7294232" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b324eee27c14c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4eb26a23854ebb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a10a4cfcc7a4f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b324eee27c14c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a60d891854401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4eb26a23854ebb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>343,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>358,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>342,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,602</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>348,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>356,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>344,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>353,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>