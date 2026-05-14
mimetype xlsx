--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5967b1ce7294232" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0949cecba4804651" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f4eb26a23854ebb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68cc2ef5991a4864"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18a60d891854401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f4eb26a23854ebb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6249ecd8e1c4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68cc2ef5991a4864" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,994</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,469</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>