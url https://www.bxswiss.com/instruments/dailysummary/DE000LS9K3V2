--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0949cecba4804651" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14f7299649c4e8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68cc2ef5991a4864"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd64324a28444cb9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6249ecd8e1c4ac1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68cc2ef5991a4864" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re542c5337929432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd64324a28444cb9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>419,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>417,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>421,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,738</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>