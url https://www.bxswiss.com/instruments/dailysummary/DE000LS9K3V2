--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc14f7299649c4e8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc594d4da2ee947a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd64324a28444cb9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f272fa49c6402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re542c5337929432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd64324a28444cb9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a5ecdc6fb74be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f272fa49c6402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>446,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>476,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>561,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>555,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>562,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>