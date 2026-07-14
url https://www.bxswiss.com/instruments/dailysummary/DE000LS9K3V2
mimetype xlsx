--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc594d4da2ee947a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7581d916cd9a455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83f272fa49c6402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f629961b4141a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24a5ecdc6fb74be3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83f272fa49c6402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71881daa0644766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f629961b4141a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>491,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>487,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>499,137</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>564,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>575,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>562,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>569,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>535,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>556,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>515,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>553,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>565,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>485,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>497,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>