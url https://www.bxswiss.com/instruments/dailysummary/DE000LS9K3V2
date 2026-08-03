--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7581d916cd9a455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0455818155e748bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19f629961b4141a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra467998b2d814603"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra71881daa0644766" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19f629961b4141a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd7e55f2ee94115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra467998b2d814603" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>524,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>542,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>507,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>509,504</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>493,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>497,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>496,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>517,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>