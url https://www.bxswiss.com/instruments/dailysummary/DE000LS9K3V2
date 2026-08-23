--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0455818155e748bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9faa21ac429644ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra467998b2d814603"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0533d4a10f6c485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabd7e55f2ee94115" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra467998b2d814603" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb24aa87a91f4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0533d4a10f6c485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>479,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>489,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>486,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>454,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>487,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>