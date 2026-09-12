--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9faa21ac429644ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e4b02f2d9742b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0533d4a10f6c485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd224e324891b4574"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb24aa87a91f4d32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0533d4a10f6c485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22b5b836a114672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd224e324891b4574" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>483,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>470,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>480,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>483,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>476,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>478,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,137</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>