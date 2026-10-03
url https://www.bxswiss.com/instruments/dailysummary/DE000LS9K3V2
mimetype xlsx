--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5e4b02f2d9742b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799a0c1ad26245b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd224e324891b4574"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffeb76cfdef44d18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re22b5b836a114672" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd224e324891b4574" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75436b126d1b40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffeb76cfdef44d18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>463,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>451,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>475,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>481,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>471,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>477,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>484,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>482,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>504,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>496,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>509,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>507,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>514,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>508,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>518,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>519,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>544,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>