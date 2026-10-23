--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799a0c1ad26245b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ae1da65459548ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffeb76cfdef44d18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d8807adf410481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75436b126d1b40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffeb76cfdef44d18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf87c8694417a448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d8807adf410481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WinWin-Situationen nutzen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9K3V2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>484,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>482,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>490,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>537,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>544,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>536,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>541,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>542,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>537,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>547,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>539,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>538,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>524,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>533,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>522,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>527,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>520,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>521,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>511,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>512,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>499,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>474,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>477,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>